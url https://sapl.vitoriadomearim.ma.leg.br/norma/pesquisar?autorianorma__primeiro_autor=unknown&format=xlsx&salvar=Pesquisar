--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3241" uniqueCount="1512">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3248" uniqueCount="1514">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
@@ -309,56 +309,68 @@
   <si>
     <t>453</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/453/diariooficial_edicao_1595_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEL PERTENCENTE AO MUNICÍPIO DE VITÓRIA DO MEARIM À CÂMARA MUNICIPAL DE VITÓRIA DO MEARIM, PARA CONSTRUÇÃO DE SUAS INSTALAÇÕES.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/472/resolucao_legislativa_01-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e instalação das Comissões Permanentes da Câmara Municipal de Vitoria do Mearim para o período legislativo de 2025.</t>
   </si>
   <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/475/ato_de_promulgacao_lei_23-24.pdf</t>
+  </si>
+  <si>
+    <t>Fixa a remuneração (subsídios) dos Vereadores do Município de Vitória do Mearim – MA, para a Legislatura 2025-2028 e dá outras providências.</t>
+  </si>
+  <si>
     <t>448</t>
   </si>
   <si>
-    <t>2024</t>
-[...1 lines deleted...]
-  <si>
     <t>624</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/449/lei_623-2024_diario_oficial_edicao_1413.pdf</t>
   </si>
   <si>
     <t>Concede subvenção social ao Instituto Nossa Senhora de Nazaré, entidade educacional comunitária, sem fins lucrativo e de utilidade pública, e dá outras providências</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>623A</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/450/lei_623a_diario_oficial_edicao_1402.pdf</t>
@@ -1014,53 +1026,50 @@
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/160/479-2020_dispoe_sobre_isencao_da_taxa_de_fiscalizacao_de_ocupacao_e_de_permanencia_em_areas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção da taxa de fiscalização de ocupação e de permanência em áreas, e em logradouros públicos, para eventos de caráter religioso em espaço publico e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/156/478-2020_altera_redacao_do_art._96_da_lei_no_408-2014_que_dispoe_sobre_o_regime_proprio.pdf</t>
   </si>
   <si>
     <t>Altera redação do Art. 96 da Lei n°408/2014, que dispõe sobre Regime Próprio de Previdência Social - RSPP e o PREVIM, e dá outras providências.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>475</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2019/154/475-2019_institui_o_plano_municipal_de_saneamento_basico_e_gestao_integrada_de_residuos_solidos_urba.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Saneamento Básico e Gestão integrada de Resíduos Sólidos Urbanos - PMSGR DE Vitória do Mearim e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2019/151/474-2019_dispoe_sobre_a_regularizacao_fundiaria_urbana_reurb_do_municipio_de_vitoria_do_mearim_e_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização Fundiária Urbana (REURB) do Município de Vitória do Mearim e dá outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2019/149/472-2019_acrescenta_o_paragrafo_4ao_art._78_da_lei_organica_do_municipio_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo §4 ao Art. 78 da Lei Orgânica do Município e dá outras providências</t>
   </si>
   <si>
     <t>148</t>
@@ -1266,66 +1275,66 @@
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/63/437-2016_dispoe_sobre_a_criacao_da_junta_administrativa_de_recusrsos_de_infracoes27032023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Junta Administrativa de Recurso de Infrações -JARI, no município de Vitória do Mearim e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/104/435-2016_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_27032023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentaria  de Vitória do Mearim para o exercício de 2017 e das outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/61/433-2016_altera_os_dispositivos_dos_art.1o_da_lei_396-2013_de_25_de_outubro_de_201327032023.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos dos Art.1º da Lei 396/2013 de 25 de outubro de 2013 e Art. 3ºda Lei nº 420/2015 de 31 de março de 2015 e dá outras providências.</t>
   </si>
   <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/216/432.2016_-_codigo_de_obras.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Código de Obras do município de Vitória do Mearim-MA.</t>
+  </si>
+  <si>
     <t>425</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/425/433-2016_altera_os_dispositivos_dos_art.1o_da_lei396-2013_de_25_de_outubro_de_2013_e_art._3o_da_lei_no420-2015_de_31_de_marco_de_2015_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Institui o Código de Obras do Município de Vitória do Mearim e dá outras providências.</t>
-  </si>
-[...7 lines deleted...]
-    <t>Institui o Código de Obras do município de Vitória do Mearim-MA.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/62/434-2016_altera_a_redacao_do_artigo_14_da_lei_organica27032023.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Art. 14 da Lei Orgânica do Município de Vitória do Mearim, Estado do Maranhão e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Código Tributário do Município de Vitória do Mearim e dá outras providencias.</t>
   </si>
   <si>
     <t>423</t>
   </si>
@@ -4394,53 +4403,50 @@
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/29/038-1993_estrutura_organizacional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura organizacional e Quadro de Pessoal da Prefeitura Municipal de Vitória do Mearim  e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/26/024-1992_regulamenta_o_disposto_no_art.297.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no art.297 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>25</t>
-  </si>
-[...1 lines deleted...]
-    <t>23</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/25/023-1992_entrega_de_recursos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a entrega de recursos correspondentes às dotações orçamentárias e créditos adicionais as unidades vinculadas à prefeitura municipal e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/27/025-1992_associacao_os_moradores_do_povoado_bela_vista.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Moradores do povoado de Bela Vista, deste município.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>R.I</t>
   </si>
   <si>
     <t>Regimento Interno</t>
   </si>
@@ -4903,56 +4909,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/471/diariooficial_edicao_3_assinado_signed_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/474/diario_oficial_edicao_1726.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/473/diario_oficial_edicao_1726.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/467/diario_oficial_edicao_1704.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/466/diario_oficial_edicao_1704.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/465/lei_653_diariooficial_edicao_1699_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/464/diariooficial_edicao_1651-a.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/463/diariooficial_edicao_1651-a.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/462/diariooficial_edicao_1651-a.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/458/diariooficial_edicao_1640_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/457/diariooficial_edicao_1640_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/459/diariooficial_edicao_1639_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/461/diariooficial_edicao_1639_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/460/diariooficial_edicao_1639_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/455/diariooficial_edicao_lei_no_629.2025_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/469/diario_oficial_edicao_1615.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/468/diario_oficial_edicao_1615.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/454/diariooficial_edicao_1595_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/453/diariooficial_edicao_1595_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/472/resolucao_legislativa_01-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/449/lei_623-2024_diario_oficial_edicao_1413.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/450/lei_623a_diario_oficial_edicao_1402.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/451/lei_619-2024_diario_oficial_edicao_1358.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/445/resolucao_n2_membros_cpi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/444/resolucao_n_01_cpi_previm.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/452/lei_6-2024_diario_oficial_edicao_1347_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/443/lei_605-_criacao_da_controladoria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/442/lei_604_criacao_da_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/441/resolucao_10_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/437/lei_602_ldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/436/resolucao_legislativa_03.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/440/diario_oficial_edicao_1131.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/434/lei_598_-_23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/435/lei_597-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/433/lei_596-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/439/lei_599_diario_oficial_edicao_1107-a.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/262/02-23_institui_o_processo_legislativo_eletronico_no_ambito_da_camara_municipal_de_vitoria_do_mearim_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/9/lei_594.2023_de_23_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/7/lei_593.2023_de_23_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/6/lei_592_de_23_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/8/lei_591_de_23_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/3/resolucao_legislativa_01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/5/lei_590.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/438/lei_588_loa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/432/583-2022_dispoe_sobre_a_criacao_do_conselho_municipal_de_esporte_e_lazer_-_cmel_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/220/lei_n.o_583.2022_-_criacao_do_conselho_de_esporte_e_lazer_e_do_fundo_municipal_do_esporte_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/219/lei_n.o_581.2022_-_vinculacao_do_fundo_municipal_dos_direitos_dacrianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/431/579-2022_dispoe_sobre_a_vinculacao_do_fundo_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/214/578-2022_dispoe_sobre_a_vinculacao_do_fundo_municipal_dos_direitos_da_pessoa_idosa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/213/576-2022_dispoe_sobre_a_criacao_do_cargo_da_secretaria_administrativa_do_conselho_municipal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/212/575-2022_abre_credito_adicional_especial_a_lei_orcamentaria_anaul_-_loa_n_546-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/210/574-2022_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/208/567-2022_dispoe_sobre_a_criacao_dos_conselhos_escolares_nos_estabelecimento_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/447/lei_no_5692-2022_de_21_de_junho_de_2022_diario_oficial_edicao_887.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/206/559-2022_dispoe_sobre_o_conselho_municipal_de_direitos_do_idoso-cmdi_o_dia_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/204/550-2022_dispoe_sobre_a_criacao_da_secretaria_municipal_de_esportes_e_lazer_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/202/549-2022_cria_a_secretaria_municipal_de_politicas_publicas_para_as_mulheres_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/190/546-2021_estima_a_receita_e_fixa_a_despesas_do_municipio_de_vitoria_do_mearim_para_o_exercicio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/188/545-2021_dispoe_sobre_a_concessao_de_diarias_para_despesas_de_viagens_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/123/541-2021_dispoe_sobre_o_recebimento_de_doacoes_de_bens_moveis_e_de_servicos_de_pessoas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/122/540-2021_dispoe_sobre_a_politica_educacional_do_territorio_municipalbem_como_coordenar.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/176/537-2021_dispoe_sobre_a_atualizcao_dos_valores_da_tabela_para_cobraca_da_contribuicao_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/120/536-2021_dispoe_sobre_alteracao_da_lei_n_411_de_16_de_junho_de_2014_lei_no_110_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/115/527-2021_dispoe_sobre_a_lei_de_criacao_do_sistema_de_seguranca_alimentar_e_nutricional-sisan.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/118/528-2021_dispoe_sobre_redefinicao_da_area_do_terreno_de_propriedade_do_municipio_e_seu_respectivo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/119/529-2021_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_-_ldo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/175/528-2021_dispoe_sobre_redefinicao_da_area_do_terreno_de_propriedade_do_municipio_e_seu_respectivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/199/492-2021_readequa_a_estrutura_administrativa_do_poder_executivo_municipal_fixada_pela_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/194/491-2021_dispoe_sobre_contratacao_por_necesidade_temporaria_de_excepcional_interesse_publico.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/192/490-2021_dispoe_sobre_a_execucao_indireta_de_servicos_mediante_a_contratacao_com_terceiros.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/331/resolucao_legislativa_03-21.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/167/488_-2020_dispoe_sobre_a_alteracao_da_contribuicao_previdenciaria_dos_servidores_municipais_do_munic.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/428/ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/165/482-2020_autoriza_a_unificacao_de_matriculas_de_professores_da_rede_publica_municipal_de_educacao_bas.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/163/481_-2020_altera_a_lei_no_347-2009_de_04_de_dezembro_de_2009_que_trata_sobre_a_reestruturacao_do_pla.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/161/480-2020_estima_a_receita_e_fixa_a_despesa_do_municipio_de_vitoria_de_mearim_para_o_exercicio.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/160/479-2020_dispoe_sobre_isencao_da_taxa_de_fiscalizacao_de_ocupacao_e_de_permanencia_em_areas.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/156/478-2020_altera_redacao_do_art._96_da_lei_no_408-2014_que_dispoe_sobre_o_regime_proprio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2019/154/475-2019_institui_o_plano_municipal_de_saneamento_basico_e_gestao_integrada_de_residuos_solidos_urba.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2019/151/474-2019_dispoe_sobre_a_regularizacao_fundiaria_urbana_reurb_do_municipio_de_vitoria_do_mearim_e_.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2019/149/472-2019_acrescenta_o_paragrafo_4ao_art._78_da_lei_organica_do_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2019/148/469_-_2019_institui_o_programa_municipal_de_tratamento_e_acompanhamento_de_dependentes_quimicos_de_d.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/142/466-2018_dispoe_sobre_a_criacao_da_junta_do_servico_militar_jsm_do_municipio_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/427/465-2018_municipalizacao_do_trasito.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/139/465-2018_dispoe_sobre_a_criacao_do_departamento_de_transito_e_transporte28032023-1-10_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/215/464-2018_dispoe_sobre_a_criacao_do_departamento_de_transito_e_transporte28032023-11-14_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/133/462-2018_da_a_atual_rua_do_campo_a_denomincao_de_francisco_alves_carneiro_e_da_outras_providencias__.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/136/463-2018_dispoe_sobre_a_criacao_da_escola_municipal_de_musica_no_ambito_da_secretaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/113/460-2018_fixa_feriado_municipal_o_dia_05_de_setembro_dia_do_vaqueiro_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/114/461-2018_dispoe_sobre_as_diretrizes_para_a_elaboracao__de_lei_orcamentaria_de_vitoria_do_mearim_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/111/458-2018_organiza_e_disciplina_a_controladoria_geral_do_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/110/457-2018_dispoe_sobre_a_doacao_de_um_terreno_do_patrimonio_municipal_mediante_escritura.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/108/456-2018_declara_de_utilidade_publica_a_comunidade_terapeutica_de_reabilitacao_e_ressoacializacao__.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/112/459-2018_altera_a_lei_no_347-2009_que_trata_sobre_reestruturacao_do_plano_de_carreiras_cargos28032023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2017/107/453-2017_dispoe_sobre_o_nome_do_cemiterio_comunitario_do_povoado_coque28032023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2017/106/452-2017_abre_ao_orcamento_fiscal_do_municipio_de_vitoria_do_mearimem_favor_da_secretaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2017/105/451-2017_dispoe_sobre_concessao_aos_servidores_municipais_tutor_curador_ou_responsavel_28032023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2017/218/lei_complementar_n.o_450.2017_-_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2017/67/449-2017_ratifica_o_protocolo_de_intencoes_do_consorcio_dos_municipios_dos_corredores_multimodais_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2017/66/446-2017_altera_a_lei_no_347-2009_que_trata_sobre_reestruturacao_do_plano_de_carreiras_cargos_28032023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/10/439-2016_dispoe_sobre_o_nome_do_novo_cemiterio27032023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/11/438-2016_dispoe_sobre_o_nome_da_casa_do_professor27032023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/63/437-2016_dispoe_sobre_a_criacao_da_junta_administrativa_de_recusrsos_de_infracoes27032023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/104/435-2016_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_27032023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/61/433-2016_altera_os_dispositivos_dos_art.1o_da_lei_396-2013_de_25_de_outubro_de_201327032023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/425/433-2016_altera_os_dispositivos_dos_art.1o_da_lei396-2013_de_25_de_outubro_de_2013_e_art._3o_da_lei_no420-2015_de_31_de_marco_de_2015_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/216/432.2016_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/62/434-2016_altera_a_redacao_do_artigo_14_da_lei_organica27032023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/423/428-2015declara_de_utilidade_publica_municipal_a_associacao_comunitaria_despertar_de_coque.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/422/427-2015_dispoe_sobre_a_reestruturacao_do_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/421/426-2015_dispoe_sobre_a_criacao_do_sistema_de_seguranca_alimentar__e_nutricional_no_ambito_do_municipio_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/420/424-2015_declara_de_utilidade_publica_a_associacao_de_pais_e_amigos_dos_excepcionais_de_vitoria_do_mearim-ma_apae_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/419/423-2015_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_municipio_de_vitoria_do_mearim_paa_o_exercicio_de_2016.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/117/421-2015_dispoe_sobre_a_criacao_do_conselho_municipal_de_seguranca_alimentar_e_nutricional_comsea_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/418/422-2015_autoriza_o_poder_executivo_municipal_de_vitoria_do_mearim_a_adquirir_immovel_na_rua_calixta_maciel.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/417/421-2015_dispoe_sobre_a_criacao_do_conselho_municipal_de_seguranca_alimentar_e_nutricional_comsea_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/416/420-2015_autoriza_a_prefeitura_municipal_de_vitoria__do_mearim_a_proceder_leilao_de_bens_publicos_municipal_utizando_o_saldo_apurado_para_adquirir_a_compra_de_veiculos_para_us.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/415/417-2014_da_nova_redacao_ao_paragrafo_unico_do_artigo_2_o__da_lei_276-2006_de_07_de_junho_de_2006.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/414/416-2014_da_nova_redacao_aos_artigos_1o_e_2o_da_lei_9995_de_10_de_julho_de_1995.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/413/415-2014_dispoe_sobre_a_concessao_de_incentivos_financeiros_para_pagamento_aos_medicos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/121/411-2014_altera_os_dispositivos_da_lei_municipal_no_110_de_06_de_dezembro_de_1995_e_lei_municipal_198_de_13_de_junho_de_2001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/412/413-2014_dispoe_sobre_a_constituicao_do_servico_de_inspecao_municipal_e_os_procedimentos_de_inspecao_sanitaria_em_estabelecimentos_que_produzam_produtos_de_origem_animal_e_veg.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/411/412-2014_considera_patrimonio_cultural_do_municipio_de_vitoria_do_mearim_a_associacao_bumba_meu_boi_boizinho_tucum.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/410/411-2014_altera_os_dispositivos_da_lei_municipal_no_110_de_06_de_dezembro_de_1995_e_lei_municipal_198_de_13_de_junho_de_2001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/409/409-2014_institui_o_fundo_de_desenvolvimento_municipal_-fdm_e_da__outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/408/408-2014_dispoe_sobre_a_consolidacao_alteracao_e_atualizacao_da_legislacao_previdenciaria_do_municipio_de_vitoria_do_mearim_e_da_providencias.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/407/406-2014_da_o_nome_de_euzebio_do_nascimento_dos_reis_ao_predio_escolar_localizado_no_povoado_jucaralzinho_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/405/404-2014_dispoe_sobre_a_doacao_de_um_terreno_do_patrimonio_municipal_mediante_escritura_publica_de_doacao_ao_estado_do_maranhao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/406/405-2014_declara_de_utilidade_publica_a_associacao_cutural_e_folclorica_rei_do_brasil_de_vitoria_do_mearim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/404/402-2014_dispoe_sobre_a_contratacao_de_pessoal_por_tempo_determinado_para_atender_a_necessidade_temporaria_de_expecional_interesse_publico.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/403/401-2013_declara_de_utilidade_publica_a_associacao_brilho_de_sao_joao_de_vitoria_do_mearim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/402/400-2013_altera_o_art._4o_da_lei_n342_de_29_de_novembro_de_2009_para_dispor_sobre_a_composicao_dos_membros_do_conselho_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/401/399-2013_declara_de_utilidade_publica_a_associacao_medjugorje_de_vitoria_do_mearim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/400/398-2013_declara_de_utilidade_publica_a_associacao_comunitaria_dos_vendedores_ambulantes_do_municipio_de_vitoria_do_mearm_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/399/396-2013_autoriza_a_realizacao_de_leila.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/398/395-2013_declara_de_utilidade_publica_a_associacao_crista_evangelica_do_bairro_puraqueu.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/397/394-2013_emenda_a_lei_no_394-2013_que_da_nome_estevam_angelo_de_sousa__a_avenida_localizada_na_br_222_no_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/396/393-213_declarara_de_utilidade_publica_a_associacao_dos_trabaladores_rurais_do_povoado_coque_-_copia_2.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/395/392-2013_declara_de_utilidade_publica_a_associacao_organizada_dos_pequenos_trabalhadores_rurais_do_povoado_coque_do_municipio_de_vitoria_de_vitoria__do_mearim.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/394/391-2013_declara_de_utilidade_publica_a_associacao_dos_mototaxista_betel.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/393/390-2013_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/392/388-2013_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_elaboracao_da_lei__orcamentaria_do_municipio_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/391/387-2013_ratifica_o_protocolo_de_intencoes_firmado_entre_os_municipios_integrantes_do_consorcio_dos_municipios_da_estrada_de_ferro_carajas_no_maranhao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/390/386-2013_dispoe_sobre_a_criacaodo_programa_municipal_de_incentivo_ao_desenvolvimento_da_cadeia_produtiva.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/389/385-2013_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/388/384_2013_doacao_terreno.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/387/381_2013_doacao_terreno_para_o_estado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2012/386/380_2012_cooperativa_agropesqueira.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2012/385/381_2013_doacao_terreno_para_o_estado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2012/384/376_2012_ldo_2013.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2012/383/375.2012_altera_a_redacao_do_artigo_14_da_lei_organica_do_municipio_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2012/382/374_2012_da_o_nome_de_teodoro_martins_coelho_a_unidade_basica_de_saude_situada_na_regiao_dos_jotas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2012/381/373_2012_ratificacao_do_protocolo_de_intencoes_com_a_finalidade_de_instituir_o_consorcio_publico__conlagos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/380/372-2011_criacao_do_sistema_mun._de_cultura0001.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/379/369-2011_da_o_nome_antonio_o._pereira_a_unid._de_sau0001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/378/368-2011da_o_nome_da_esc._jose_carlos_mota_silva0001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/217/lei_n.o_365.2011_-_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/377/367-2011_autoriza_criacao_da_casa_do_estudante0001.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/375/365-2011_institui_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/376/366-2011_diretrizes_p._elaboracao_de_lei_orcamentaria0001.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/374/364-2011_dispoe_regulamentacao_da_lei_48-1993.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/373/362-2011_institui_programa_auxilio_familia.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/372/359-2010_altera_redacao_da_lei_316-2008_fihs.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/369/354-2010_declara_utilidade_publ._ao_boizinho_tucum.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/371/357-2010_autoriza_leilao_de_bens_publicos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/370/356-2010_municipalizacao_do_transito_e_transporte.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/368/353-2010_inst._gratuidade_para_passagens_ao_japao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/367/351-2010_ldo-20110001.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/366/350-20010_utilidade_publica_sind_dos_motoboys.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/365/349-2009_loa_2010.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/364/348-2009_da_nova_redacao_a_lei_n_310.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/363/346-2009_nome_a_3a_travessa_nery_da_costa_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/362/345-2009_cessao_de_direito_de_intereese_publico_de_um_terreno_do_patrimonio_municipal.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/361/344-2009_fundo_municipal_de_cultura_vinculado_a_secretaria_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/360/343-2009_plano_plurianual_para_o_periodo_de_2010-2013.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/359/342-2009_conselho_municipal_de_cultura_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/357/340-2009_concessao_de_beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/358/341-2009_abertura_de_credito_destinado_ao_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/356/339-2009_escola_municipal_do_povoado_arroz.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/355/338-2009_escola_municipal_do_povoado_arraial.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/354/337-2009_autoriza_veiculo_automotor_para_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/349/336-2009.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/353/335-2009_escola_municipal_do_povoado_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/352/334-2009_lei_orcamentaria_do_municipio_no_exercicio_de_2010.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/351/333-2009_nome_da_escola_municipal_de_ferreira.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/350/332-2009_contratacao_de_pessoal_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/348/330-2009_altera_a_lei_n293_de_16_de_abril_de_2007_sobre_o_fundeb.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/347/329-2009_escolinha_de_futebol_efuvi.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/346/328-2009_permissao_de_alunos_participar_de_representacao_cultural.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/345/327-2009_obrigacoes_a_serem_pagas_de_precatorio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/342/325-2008_cria_a_biblioteca_municipal_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/341/324-2008_permuta_de_terrenos_publico_e_particular.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/340/322-2008_dia_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/339/321-2008_declara_de_utilidade_publica_igreja_batista_lirio_dos_campos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/338/320-2008_cria_o_comdec.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/336/318-2008_nome_da_escola_no_conjunto_nova_vitoria.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/337/319-2008_conselho_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/335/316-2008_fhis.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/334/315-2007_altera_dispositivo_da_lei_n._289_de_2006.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/333/312-2007_cmdma.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/332/311-2007_conselho_muniicipal_de_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/330/309-2007_emenda_a_lei_orcamentaria_anual_de_exercicio_2007.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/329/308-2007_bndes.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/328/307-2007_nome_da_escola_de_musica_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/327/304-2007_altera_dispositivos_da_lei_n._293_de_2007.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/326/303-2007_altera_dispositivos_da_lei_n._292_de_2006.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/325/300-2007_ldo..exercicio_financeiro_de_2008.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/324/299-2007_nome_do_cais_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/323/298-2007_nome_da_antiga_rua_da_faveira.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/322/297-2007_nome_da_unidade_basica_de_saude_do_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/321/296-2007_sistema_municipal_de_educacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/319/294-2007_criacao_e_implementacao_do_projeto_papagaio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/318/293-2007_fundeb.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/316/291-2006_dispoe_sobre_o_conselho_da_cidade_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/315/290-2006_define_limite_de_obrigacoes_3_do_art.100_da_constituicao_federal.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/314/289-2006_ldo.._exercicio_2007.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/313/288-2006_reajuste_salarial_do_quadro_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/312/287-2006_pagar_abono_para_complementacao_dos_integrantes_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/311/285-2006_convenio_do_municipio_com_o_banco_da_amazonia.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/310/284-2006_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/309/283-2006_cobranca_pelo_uso_de_bens_municipais.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/308/282-2006_doacao_de_dois_imoveis_que_integram_a_gleba_vamesa.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/307/281-2006_servico_de_marchantaria.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/306/280-2006_ldo..exercicio_financeiro_de_2007.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/305/279-2006_alienar_bens_moveis_que_trata_esta_lei.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/304/278-2006_participacao_do_municipio_no_consorcio_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/303/277-2006_dispoe_a_apreensao_de_animais_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/302/276-2006_criacao_do_servico_publico_do_taxi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/301/275-2006_dia_municipal_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/320/295-2007_altera_a_composicao_do_conselho_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/300/274-2006_doar_predio_ao_estado_para_construcao_de_escola.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/299/273-2005_cargos_de_provimento_efetivo_na_administracao_direta.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/298/271-2005_plano_plurianual_no_periodo_de_2006_a_2009.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/297/270-2005_cria_o_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/296/269-2005_receber_imovel_pela_area_urbana_do_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/295/268-2005_reestruturacao_administrativa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/294/267-2005_abertura_de_credito_especial_para_cobrir_despesas.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/293/266-2005_obrigatoriedade_do_hino_nacional_e_vitoriense_ser_cantado_pelos_alunos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/292/265-2005_criacao_do_conselho_municipal_dos_direitos_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/291/264-2005_ldo_2006.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/289/260-2005_nome_do_ginasio_poliesportivo_no_poeirao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/290/262-2005_revoga_a_lei_259_por_nao_haver_atendido_a_previsao_legal.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/286/253-2004_oficializa_o_nome_de_vila_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/285/252-2004_denomina_de_ozimo_silva_sousa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/283/250-2004_nome_da_area_livre_das_intermediacoes_de_algumas_ruas_do_coque.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/282/249-2004_nome_do_colegio_municipal_do_povoado_paiol.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/281/248-2004_associacao_dos_mototaxistas_do_alto_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/288/259-2004_pensao_vitalicia_aos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/280/247-2004_obrigatoriedade_na_construcao_de_quadras_poliesportivas.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/287/254-2004_pagamento_da_contribuicao_para_custeio_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/284/251-2004_fixa_feriado_municipal_dia_24_de_junho.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/278/244-2004_associacao_dos_criadores_de_vitoria-acrivim.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/279/245-2003_altera_a_redacao_do_art.5_da_lei_224_de_2002.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/275/240-2003_fardamento_escolar_para_alunos_das_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/276/241-2003_associacao_dos_taxistas_do_alto_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/274/239-2003_colegio_comunitario_do_povoado_todo-dia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/272/237-2003_proibicao_de_corte_de_energia_em_determinados_dias.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/273/238-2003_estabelece_obrigatoriedade_ao_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/270/235-2003_associacao_jovens_beneficentes_de_coque.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/266/229-2003_associacao_comercial_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/269/233-2003_area_construida_pela_associacao_dos_produtores_rurais_da_gleba_cueira.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/268/231-2003_criacao_da_escolinha_de_futebol_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/267/230-2003_associacao_comercial_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/271/236-2003_modificar_texto_do_dispositivo_art._2lei_109_de_17_de_novembro_de1995.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/265/228-2003_estabelece_obrigatoriedade_ao_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/264/227-2003_nome_da_avenida_br-222_em_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/263/226-2003_sindicato_dos_servidores_publico_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/260/224-2002_contribuicao_para_custeio_da_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/259/223-2002_nome_do_colegio_municipal_do_povoado_arroz.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/258/222-2002_nome_do_colegio_municipal_do_escondido.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/257/221-2002_programa_da_agenda_21_local.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/256/220-2002_fornecimento_gratuito_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/255/218-2002_associacao_dos_mototaxistas_amigos_de_vitoria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/254/217-2002_nome_do_colegio_municipal_do_povoado_jucaralzinho-coque.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/253/216-2002_contratacao_de_pessoal_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/261/225-2003_contratacao_de_pessoal_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/252/215-2002_instituicao_do_regime_de_previdencia_do_municipio_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/251/214-2001_abertura_de_credito_especial_suplementar.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/250/213-2001_orcamento_programa-exercicio_2002.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/249/212-2001_plano_plurianual_do_quadrienio_2002_a_2005.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/248/211-2001_associacao_dos_taxistas_do_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/247/210-2001_nome_da_avenida_da__br-222_no_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/246/209-2001_nome_do_colegio_municipal_do_povoado_livramento.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/245/207-2001_nome_do_posto_de_saude_do_povoado_sumauma.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/244/206-2001_nome_do_colegio_municipal_do_povoado_nazare-japao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/243/205-2001_nome_do_colegio_municipal_do_povoado_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/242/204-2001_nome_do_colegio_municipal_do_povoado_vamos_ver.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/241/203-2001_institui_o_programa_bolsa_escola.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/240/202-2001_ldo0001.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/239/201-2001_doacao_de_predio_ao_tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/238/200-2001_doacao_de_predio_a_procuradoria_de_justica.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/237/199-2001_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/236/198-2001_altera_os_dispositivos_da_lei_110_de_06_de_dezembro_1995.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/430/lei_no_197-2001-plano_de_carreira_e_remuneracao_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/235/196-2001_cria_setor_de_marcacao_de_consultas_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/234/195-2001_dispoe_a_instituicao_do_cmdrs.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/232/192-2001_reforma_administrativa_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/231/191-2001_autorizacao_de_compra_para_equipamentos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/233/193-2001_nome_do_colegio_municipal_do_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2000/229/189-2000_ldo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/230/190-2001_contratacao_temporaria_de_pessoal_pra_servico_publico.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1999/228/188-1999_ldo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1999/227/187-1999_cria_fundo_de_aval_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1999/226/186-1999_nome_do_colegio_municipal_da_vila_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1999/225/185-1999_nome_do_colegio_municipal_de_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1999/224/184-1999_esporte_clube_ferroviario_vitoriense.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/223/183-1998_ldo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/222/182-1998_nome_do_colegio_municipal_neuza_da_cunha_costa.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/221/181-1998_nome_do_colegio_municpal_do_bairro_manigituba.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/211/179-1998_associacao_dos_produtores_rurais_da_gleba_cueira.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/209/178-1998_clube_de_maes_de_capivary.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/207/177-1998_clube_de_maes_da_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/205/176-1998_associacao_dos_moradores_de_arapari_e_adjacencias.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/203/175-1998_associacao_de_moradores_e_produtores_de_palerma.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/201/174-1998_clube_de_maes_de_coque.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/198/172-1998_ldo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/200/173-1998_regulamentacao_de_transito_nas_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/197/171-1998_uniao_dos_moradores_de_jacarey.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/196/170-1198_uniao_dos_moradores_de_coque.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/195/169-1998_uniao_dos_moradores_de_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/193/168-1998_imovel_para_instalacao_do_mercado_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/191/167-1998_nome_do_colegio_municipal_de_preguicas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/189/166-1998_associacao_dos_moradores_de_joao_diogo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/187/165-1998_cria_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/186/164-1998_associacao_dos_lavradores_rurais_do_capivari.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/185/163-1998_clube_de_maes_do_povoado_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/184/162-1998_clube_de_maes_recreativo_de_coque.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/181/158-1998_manutencao_do_ensino_fundamental_e_valorizacao_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/183/160-1998_associacao_artistica_e_cultural_coisa_nossa.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/182/159-1998_criacao_do_conselho_do_controle_social_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/179/156-1997_pequenos_trabalhadores_rurais_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/178/155-1997_denominacao_do_hospital_do_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/177/154-1997_ldo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/180/157-1997_associacao_dos_moradores_de_boa_vista_de_cima.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/174/153-1997_uniao_dos_moradores_do_povoado_preguicas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/173/152-1992_clube_beneficentes_de_maes_de_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/172/151-1997_clube_de_maes_do_povoado_puraqueu.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/171/150-1997_clube_de_maes_da_malagueta.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/170/149-1997_associacao_feminina.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/169/148-1997_associacao_comunitaria_de_coque.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/168/147-1997_grupo_comunitario_rural_de_coque.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/164/145-1997_atendimento_medico_ambulatorial_e_laboratorial.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/166/146-1997_consorcio_intermunicipal_de_producao_e_abastecimento.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/159/143-1997_acao_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/158/142-1997_departamento_de_controle_e_avaliacao_do_sus.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/157/141-1997_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/155/140-1997_uniao_dos_moradores_de_santarem.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/153/139-1997_produtores_rurais_do_povoado_pedras.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/162/144-1997_taxas_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/152/138-1997_associacao_do_povoado_vamos_ver.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/150/137-1997_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/147/135-1997_alienar_as_acoes_especificas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/146/134-1997_clube_de_maes_de_sumauma-japao.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/145/133-1997_denominacao_da_escola_de_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/144/132-1997_associacao_beneficente_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/143/131-1997_associacao_de_maes_de_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/141/130-1997_associacao_dos_portadores_de_deficiencias_patologicas.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/140/129-1997_doacao_de_predio_para_saude.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/138/128-1996_ldo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/137/127-1996_ldo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/135/126-1196_associacao_dos_moradores_de_sao_raimundo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/134/125-1996_associacao_dos_moradores_de_livramento.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/132/125-1996_associacao_dos_moradores_de_livramento.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/131/123-1996_associacao_dos_moradores_de_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/130/122-1996_quadra_capivari.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/129/121-1996_colonia_dos_pescadores_z-27.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/128/120-1996_clube_de_jovens_unidos_do_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/125/117-1996_associacao_dos_moradores_de_tirirical.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/127/119-1996_conselho_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/126/118-1996_fundo_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/124/116-1996_associacao_dos_apicultores.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/102/115-1996_autoriza_o_pagamento_de_fgts.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/101/114-1996_associacao_crista__da_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/100/113-1996_uniao_dos_produtores_rurais_do_alto_da_paz.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/99/112-1995_ldo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/98/111-1995_doacao_de_terra_do_patrimonio_municipal.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/96/108-1995_grupo_de_produtores_de_lagem_comprida.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/97/110-1995_politica_do_direto_da_crianca_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/93/105-1995_associacao_dos_taxistas.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/92/104-1995_clube_de_maes_de_vila_diamante.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/95/107-1995_associacao_comunitaria_do_jucaralzinho.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/94/106-1995_clube_de_maes_da_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/91/103-1995_asserm.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/90/102-1995_uniao_de_moradores_do_alto_do_piquizeiro.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/89/101-1995_colegio_municipal_de_conceicao_do_lago-acu.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/88/099-1995_delimitacao_da_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/87/098-1995_associacao_comunitaria_de_igarape_do_meio.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/86/097-1995_leitura_de_um_trecho_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/84/093-1995_imovel_para_abrigar_conselho_municipal.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/82/088-1994_colegio_municipal_do_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/81/087-1994_clube_de_maes_de_jacarey.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/80/086-1994_gleba_de_terras_para_agricultura.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/79/085-1994_aposentadorias_e_pensoes.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/78/084-1994_criacao_da_secretaria_municipal_de_acao_social.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/76/082-1994_nome_da_tribuna_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/75/081-1994_rua_do_firmino_de_igarape_do_meio.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/77/083-1994_associacao_dos_moradores_de_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/74/080-1994_denominacao_das_ruas_do_povoado_igarape_do_meio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/73/079-1994_denominacao_das_ruas_do_bairro_do_acampamento.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/72/077-1994_bairro_do_acampamento_de_igarape_do_meio.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/71/076-1994_colegio_municipal_do_jaguary.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/70/075-1994_nome_da_sala_do_juri_do_forum.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/83/092-1995_grupo_rural_boa_fe_de_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/69/074-1994_rua_jose_simas.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/68/073-1994_rua_herculano_mousinho.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/60/072-1994_comercio_ambulante_do_lago-acu.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/59/071-1994_bairro_lourival_coelho.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/58/070-1994_colegio_municipal_de_jacarey.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/57/069-1994_colegio_municipal_de_engenho_grande.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/55/067-1994_rua_joao_luis_fernandes_de_lago-acu.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/56/068-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/53/065-1993_rua_paulo_casa_velha.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/52/064-1993_departamento_de_combate.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/54/066-1993_ldo.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/51/063-1993_rua_jose_macario.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/50/062-1993_rua_edvaldo_santos.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/49/060-1993_colegio_municipal_na_travessa_fernando_melo_de_igarape_do_meio.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/47/057-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/46/056-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/45/055-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/44/054-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/43/053-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/42/053-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/41/051-1993_uniao_dos_moradores_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/48/059-1993_colegio_municipal_de_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/40/050-1993_escola_de_musica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/36/046-1993_nome_do_plenario_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/39/049-1993_institui_o_fundo_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/38/048-1993_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/37/047-1993_constituicao_do_conselho_municipal.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/33/043-1993_colegio_municipal_de_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/32/042-1993_colegio_municipal_de_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/30/040-1993_terminal_rodoviario_de_vitoria.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/35/045-1993_previsao_de_receita_tributaria_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/34/044-1993_fgts.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/31/041-1993_cotas_do_fundo_de_participacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/14/003-1993_fundese.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/29/038-1993_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/26/024-1992_regulamenta_o_disposto_no_art.297.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/25/023-1992_entrega_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/27/025-1992_associacao_os_moradores_do_povoado_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/446/regimento_interno_da_camara_municipal_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/24/021-1991_oficializa_a_denominacao_coque.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1991/22/016-1991_feriados_municipais.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1991/23/019-1989_ambito_da_higiene_publica.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1991/20/012-1991_uniao_de_moradres_do_bairro_itapuitapera.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1991/19/011-1991_abrir_credito_para_projeto.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1991/2/001-1991_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1991/18/009-1991_casos_de_contratacao_-_copia_2_-_copia.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1990/17/008-1990_fixa_as_despesas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1990/16/7-a-1990_simbolos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1990/1/lei_organica_do_municipio_de_vitoria_do_mearim-ma.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1989/15/007-1989_estrutura_dos_servicos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1989/13/003-1989_cria_gabinete_do_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1989/12/002-1989_pensao_vitalicias_a_servidores.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/471/diariooficial_edicao_3_assinado_signed_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/474/diario_oficial_edicao_1726.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/473/diario_oficial_edicao_1726.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/467/diario_oficial_edicao_1704.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/466/diario_oficial_edicao_1704.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/465/lei_653_diariooficial_edicao_1699_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/464/diariooficial_edicao_1651-a.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/463/diariooficial_edicao_1651-a.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/462/diariooficial_edicao_1651-a.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/458/diariooficial_edicao_1640_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/457/diariooficial_edicao_1640_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/459/diariooficial_edicao_1639_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/461/diariooficial_edicao_1639_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/460/diariooficial_edicao_1639_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/455/diariooficial_edicao_lei_no_629.2025_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/469/diario_oficial_edicao_1615.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/468/diario_oficial_edicao_1615.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/454/diariooficial_edicao_1595_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/453/diariooficial_edicao_1595_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2025/472/resolucao_legislativa_01-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/475/ato_de_promulgacao_lei_23-24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/449/lei_623-2024_diario_oficial_edicao_1413.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/450/lei_623a_diario_oficial_edicao_1402.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/451/lei_619-2024_diario_oficial_edicao_1358.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/445/resolucao_n2_membros_cpi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/444/resolucao_n_01_cpi_previm.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2024/452/lei_6-2024_diario_oficial_edicao_1347_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/443/lei_605-_criacao_da_controladoria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/442/lei_604_criacao_da_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/441/resolucao_10_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/437/lei_602_ldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/436/resolucao_legislativa_03.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/440/diario_oficial_edicao_1131.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/434/lei_598_-_23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/435/lei_597-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/433/lei_596-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/439/lei_599_diario_oficial_edicao_1107-a.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/262/02-23_institui_o_processo_legislativo_eletronico_no_ambito_da_camara_municipal_de_vitoria_do_mearim_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/9/lei_594.2023_de_23_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/7/lei_593.2023_de_23_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/6/lei_592_de_23_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/8/lei_591_de_23_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/3/resolucao_legislativa_01.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2023/5/lei_590.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/438/lei_588_loa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/432/583-2022_dispoe_sobre_a_criacao_do_conselho_municipal_de_esporte_e_lazer_-_cmel_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/220/lei_n.o_583.2022_-_criacao_do_conselho_de_esporte_e_lazer_e_do_fundo_municipal_do_esporte_e_lazer.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/219/lei_n.o_581.2022_-_vinculacao_do_fundo_municipal_dos_direitos_dacrianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/431/579-2022_dispoe_sobre_a_vinculacao_do_fundo_municipal_dos_direitos_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/214/578-2022_dispoe_sobre_a_vinculacao_do_fundo_municipal_dos_direitos_da_pessoa_idosa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/213/576-2022_dispoe_sobre_a_criacao_do_cargo_da_secretaria_administrativa_do_conselho_municipal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/212/575-2022_abre_credito_adicional_especial_a_lei_orcamentaria_anaul_-_loa_n_546-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/210/574-2022_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/208/567-2022_dispoe_sobre_a_criacao_dos_conselhos_escolares_nos_estabelecimento_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/447/lei_no_5692-2022_de_21_de_junho_de_2022_diario_oficial_edicao_887.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/206/559-2022_dispoe_sobre_o_conselho_municipal_de_direitos_do_idoso-cmdi_o_dia_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/204/550-2022_dispoe_sobre_a_criacao_da_secretaria_municipal_de_esportes_e_lazer_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2022/202/549-2022_cria_a_secretaria_municipal_de_politicas_publicas_para_as_mulheres_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/190/546-2021_estima_a_receita_e_fixa_a_despesas_do_municipio_de_vitoria_do_mearim_para_o_exercicio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/188/545-2021_dispoe_sobre_a_concessao_de_diarias_para_despesas_de_viagens_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/123/541-2021_dispoe_sobre_o_recebimento_de_doacoes_de_bens_moveis_e_de_servicos_de_pessoas_fisicas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/122/540-2021_dispoe_sobre_a_politica_educacional_do_territorio_municipalbem_como_coordenar.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/176/537-2021_dispoe_sobre_a_atualizcao_dos_valores_da_tabela_para_cobraca_da_contribuicao_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/120/536-2021_dispoe_sobre_alteracao_da_lei_n_411_de_16_de_junho_de_2014_lei_no_110_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/115/527-2021_dispoe_sobre_a_lei_de_criacao_do_sistema_de_seguranca_alimentar_e_nutricional-sisan.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/118/528-2021_dispoe_sobre_redefinicao_da_area_do_terreno_de_propriedade_do_municipio_e_seu_respectivo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/119/529-2021_dispoe_sobre_as_diretrizes_para_elaboracao_da_lei_orcamentaria_-_ldo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/175/528-2021_dispoe_sobre_redefinicao_da_area_do_terreno_de_propriedade_do_municipio_e_seu_respectivo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/199/492-2021_readequa_a_estrutura_administrativa_do_poder_executivo_municipal_fixada_pela_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/194/491-2021_dispoe_sobre_contratacao_por_necesidade_temporaria_de_excepcional_interesse_publico.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/192/490-2021_dispoe_sobre_a_execucao_indireta_de_servicos_mediante_a_contratacao_com_terceiros.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2021/331/resolucao_legislativa_03-21.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/167/488_-2020_dispoe_sobre_a_alteracao_da_contribuicao_previdenciaria_dos_servidores_municipais_do_munic.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/428/ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/165/482-2020_autoriza_a_unificacao_de_matriculas_de_professores_da_rede_publica_municipal_de_educacao_bas.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/163/481_-2020_altera_a_lei_no_347-2009_de_04_de_dezembro_de_2009_que_trata_sobre_a_reestruturacao_do_pla.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/161/480-2020_estima_a_receita_e_fixa_a_despesa_do_municipio_de_vitoria_de_mearim_para_o_exercicio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/160/479-2020_dispoe_sobre_isencao_da_taxa_de_fiscalizacao_de_ocupacao_e_de_permanencia_em_areas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2020/156/478-2020_altera_redacao_do_art._96_da_lei_no_408-2014_que_dispoe_sobre_o_regime_proprio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2019/154/475-2019_institui_o_plano_municipal_de_saneamento_basico_e_gestao_integrada_de_residuos_solidos_urba.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2019/151/474-2019_dispoe_sobre_a_regularizacao_fundiaria_urbana_reurb_do_municipio_de_vitoria_do_mearim_e_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2019/149/472-2019_acrescenta_o_paragrafo_4ao_art._78_da_lei_organica_do_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2019/148/469_-_2019_institui_o_programa_municipal_de_tratamento_e_acompanhamento_de_dependentes_quimicos_de_d.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/142/466-2018_dispoe_sobre_a_criacao_da_junta_do_servico_militar_jsm_do_municipio_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/427/465-2018_municipalizacao_do_trasito.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/139/465-2018_dispoe_sobre_a_criacao_do_departamento_de_transito_e_transporte28032023-1-10_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/215/464-2018_dispoe_sobre_a_criacao_do_departamento_de_transito_e_transporte28032023-11-14_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/133/462-2018_da_a_atual_rua_do_campo_a_denomincao_de_francisco_alves_carneiro_e_da_outras_providencias__.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/136/463-2018_dispoe_sobre_a_criacao_da_escola_municipal_de_musica_no_ambito_da_secretaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/113/460-2018_fixa_feriado_municipal_o_dia_05_de_setembro_dia_do_vaqueiro_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/114/461-2018_dispoe_sobre_as_diretrizes_para_a_elaboracao__de_lei_orcamentaria_de_vitoria_do_mearim_.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/111/458-2018_organiza_e_disciplina_a_controladoria_geral_do_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/110/457-2018_dispoe_sobre_a_doacao_de_um_terreno_do_patrimonio_municipal_mediante_escritura.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/108/456-2018_declara_de_utilidade_publica_a_comunidade_terapeutica_de_reabilitacao_e_ressoacializacao__.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2018/112/459-2018_altera_a_lei_no_347-2009_que_trata_sobre_reestruturacao_do_plano_de_carreiras_cargos28032023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2017/107/453-2017_dispoe_sobre_o_nome_do_cemiterio_comunitario_do_povoado_coque28032023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2017/106/452-2017_abre_ao_orcamento_fiscal_do_municipio_de_vitoria_do_mearimem_favor_da_secretaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2017/105/451-2017_dispoe_sobre_concessao_aos_servidores_municipais_tutor_curador_ou_responsavel_28032023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2017/218/lei_complementar_n.o_450.2017_-_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2017/67/449-2017_ratifica_o_protocolo_de_intencoes_do_consorcio_dos_municipios_dos_corredores_multimodais_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2017/66/446-2017_altera_a_lei_no_347-2009_que_trata_sobre_reestruturacao_do_plano_de_carreiras_cargos_28032023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/10/439-2016_dispoe_sobre_o_nome_do_novo_cemiterio27032023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/11/438-2016_dispoe_sobre_o_nome_da_casa_do_professor27032023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/63/437-2016_dispoe_sobre_a_criacao_da_junta_administrativa_de_recusrsos_de_infracoes27032023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/104/435-2016_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_27032023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/61/433-2016_altera_os_dispositivos_dos_art.1o_da_lei_396-2013_de_25_de_outubro_de_201327032023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/216/432.2016_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/425/433-2016_altera_os_dispositivos_dos_art.1o_da_lei396-2013_de_25_de_outubro_de_2013_e_art._3o_da_lei_no420-2015_de_31_de_marco_de_2015_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2016/62/434-2016_altera_a_redacao_do_artigo_14_da_lei_organica27032023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/423/428-2015declara_de_utilidade_publica_municipal_a_associacao_comunitaria_despertar_de_coque.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/422/427-2015_dispoe_sobre_a_reestruturacao_do_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/421/426-2015_dispoe_sobre_a_criacao_do_sistema_de_seguranca_alimentar__e_nutricional_no_ambito_do_municipio_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/420/424-2015_declara_de_utilidade_publica_a_associacao_de_pais_e_amigos_dos_excepcionais_de_vitoria_do_mearim-ma_apae_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/419/423-2015_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_municipio_de_vitoria_do_mearim_paa_o_exercicio_de_2016.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/117/421-2015_dispoe_sobre_a_criacao_do_conselho_municipal_de_seguranca_alimentar_e_nutricional_comsea_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/418/422-2015_autoriza_o_poder_executivo_municipal_de_vitoria_do_mearim_a_adquirir_immovel_na_rua_calixta_maciel.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/417/421-2015_dispoe_sobre_a_criacao_do_conselho_municipal_de_seguranca_alimentar_e_nutricional_comsea_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2015/416/420-2015_autoriza_a_prefeitura_municipal_de_vitoria__do_mearim_a_proceder_leilao_de_bens_publicos_municipal_utizando_o_saldo_apurado_para_adquirir_a_compra_de_veiculos_para_us.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/415/417-2014_da_nova_redacao_ao_paragrafo_unico_do_artigo_2_o__da_lei_276-2006_de_07_de_junho_de_2006.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/414/416-2014_da_nova_redacao_aos_artigos_1o_e_2o_da_lei_9995_de_10_de_julho_de_1995.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/413/415-2014_dispoe_sobre_a_concessao_de_incentivos_financeiros_para_pagamento_aos_medicos.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/121/411-2014_altera_os_dispositivos_da_lei_municipal_no_110_de_06_de_dezembro_de_1995_e_lei_municipal_198_de_13_de_junho_de_2001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/412/413-2014_dispoe_sobre_a_constituicao_do_servico_de_inspecao_municipal_e_os_procedimentos_de_inspecao_sanitaria_em_estabelecimentos_que_produzam_produtos_de_origem_animal_e_veg.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/411/412-2014_considera_patrimonio_cultural_do_municipio_de_vitoria_do_mearim_a_associacao_bumba_meu_boi_boizinho_tucum.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/410/411-2014_altera_os_dispositivos_da_lei_municipal_no_110_de_06_de_dezembro_de_1995_e_lei_municipal_198_de_13_de_junho_de_2001.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/409/409-2014_institui_o_fundo_de_desenvolvimento_municipal_-fdm_e_da__outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/408/408-2014_dispoe_sobre_a_consolidacao_alteracao_e_atualizacao_da_legislacao_previdenciaria_do_municipio_de_vitoria_do_mearim_e_da_providencias.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/407/406-2014_da_o_nome_de_euzebio_do_nascimento_dos_reis_ao_predio_escolar_localizado_no_povoado_jucaralzinho_neste_municipio_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/405/404-2014_dispoe_sobre_a_doacao_de_um_terreno_do_patrimonio_municipal_mediante_escritura_publica_de_doacao_ao_estado_do_maranhao_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/406/405-2014_declara_de_utilidade_publica_a_associacao_cutural_e_folclorica_rei_do_brasil_de_vitoria_do_mearim_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2014/404/402-2014_dispoe_sobre_a_contratacao_de_pessoal_por_tempo_determinado_para_atender_a_necessidade_temporaria_de_expecional_interesse_publico.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/403/401-2013_declara_de_utilidade_publica_a_associacao_brilho_de_sao_joao_de_vitoria_do_mearim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/402/400-2013_altera_o_art._4o_da_lei_n342_de_29_de_novembro_de_2009_para_dispor_sobre_a_composicao_dos_membros_do_conselho_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/401/399-2013_declara_de_utilidade_publica_a_associacao_medjugorje_de_vitoria_do_mearim_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/400/398-2013_declara_de_utilidade_publica_a_associacao_comunitaria_dos_vendedores_ambulantes_do_municipio_de_vitoria_do_mearm_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/399/396-2013_autoriza_a_realizacao_de_leila.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/398/395-2013_declara_de_utilidade_publica_a_associacao_crista_evangelica_do_bairro_puraqueu.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/397/394-2013_emenda_a_lei_no_394-2013_que_da_nome_estevam_angelo_de_sousa__a_avenida_localizada_na_br_222_no_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/396/393-213_declarara_de_utilidade_publica_a_associacao_dos_trabaladores_rurais_do_povoado_coque_-_copia_2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/395/392-2013_declara_de_utilidade_publica_a_associacao_organizada_dos_pequenos_trabalhadores_rurais_do_povoado_coque_do_municipio_de_vitoria_de_vitoria__do_mearim.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/394/391-2013_declara_de_utilidade_publica_a_associacao_dos_mototaxista_betel.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/393/390-2013_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/392/388-2013_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_elaboracao_da_lei__orcamentaria_do_municipio_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/391/387-2013_ratifica_o_protocolo_de_intencoes_firmado_entre_os_municipios_integrantes_do_consorcio_dos_municipios_da_estrada_de_ferro_carajas_no_maranhao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/390/386-2013_dispoe_sobre_a_criacaodo_programa_municipal_de_incentivo_ao_desenvolvimento_da_cadeia_produtiva.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/389/385-2013_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/388/384_2013_doacao_terreno.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2013/387/381_2013_doacao_terreno_para_o_estado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2012/386/380_2012_cooperativa_agropesqueira.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2012/385/381_2013_doacao_terreno_para_o_estado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2012/384/376_2012_ldo_2013.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2012/383/375.2012_altera_a_redacao_do_artigo_14_da_lei_organica_do_municipio_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2012/382/374_2012_da_o_nome_de_teodoro_martins_coelho_a_unidade_basica_de_saude_situada_na_regiao_dos_jotas_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2012/381/373_2012_ratificacao_do_protocolo_de_intencoes_com_a_finalidade_de_instituir_o_consorcio_publico__conlagos.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/380/372-2011_criacao_do_sistema_mun._de_cultura0001.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/379/369-2011_da_o_nome_antonio_o._pereira_a_unid._de_sau0001.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/378/368-2011da_o_nome_da_esc._jose_carlos_mota_silva0001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/217/lei_n.o_365.2011_-_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/377/367-2011_autoriza_criacao_da_casa_do_estudante0001.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/375/365-2011_institui_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/376/366-2011_diretrizes_p._elaboracao_de_lei_orcamentaria0001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/374/364-2011_dispoe_regulamentacao_da_lei_48-1993.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2011/373/362-2011_institui_programa_auxilio_familia.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/372/359-2010_altera_redacao_da_lei_316-2008_fihs.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/369/354-2010_declara_utilidade_publ._ao_boizinho_tucum.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/371/357-2010_autoriza_leilao_de_bens_publicos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/370/356-2010_municipalizacao_do_transito_e_transporte.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/368/353-2010_inst._gratuidade_para_passagens_ao_japao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/367/351-2010_ldo-20110001.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2010/366/350-20010_utilidade_publica_sind_dos_motoboys.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/365/349-2009_loa_2010.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/364/348-2009_da_nova_redacao_a_lei_n_310.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/363/346-2009_nome_a_3a_travessa_nery_da_costa_nesta_cidade.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/362/345-2009_cessao_de_direito_de_intereese_publico_de_um_terreno_do_patrimonio_municipal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/361/344-2009_fundo_municipal_de_cultura_vinculado_a_secretaria_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/360/343-2009_plano_plurianual_para_o_periodo_de_2010-2013.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/359/342-2009_conselho_municipal_de_cultura_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/357/340-2009_concessao_de_beneficios_eventuais.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/358/341-2009_abertura_de_credito_destinado_ao_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/356/339-2009_escola_municipal_do_povoado_arroz.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/355/338-2009_escola_municipal_do_povoado_arraial.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/354/337-2009_autoriza_veiculo_automotor_para_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/349/336-2009.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/353/335-2009_escola_municipal_do_povoado_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/352/334-2009_lei_orcamentaria_do_municipio_no_exercicio_de_2010.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/351/333-2009_nome_da_escola_municipal_de_ferreira.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/350/332-2009_contratacao_de_pessoal_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/348/330-2009_altera_a_lei_n293_de_16_de_abril_de_2007_sobre_o_fundeb.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/347/329-2009_escolinha_de_futebol_efuvi.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/346/328-2009_permissao_de_alunos_participar_de_representacao_cultural.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2009/345/327-2009_obrigacoes_a_serem_pagas_de_precatorio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/342/325-2008_cria_a_biblioteca_municipal_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/341/324-2008_permuta_de_terrenos_publico_e_particular.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/340/322-2008_dia_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/339/321-2008_declara_de_utilidade_publica_igreja_batista_lirio_dos_campos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/338/320-2008_cria_o_comdec.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/336/318-2008_nome_da_escola_no_conjunto_nova_vitoria.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/337/319-2008_conselho_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2008/335/316-2008_fhis.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/334/315-2007_altera_dispositivo_da_lei_n._289_de_2006.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/333/312-2007_cmdma.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/332/311-2007_conselho_muniicipal_de_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/330/309-2007_emenda_a_lei_orcamentaria_anual_de_exercicio_2007.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/329/308-2007_bndes.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/328/307-2007_nome_da_escola_de_musica_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/327/304-2007_altera_dispositivos_da_lei_n._293_de_2007.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/326/303-2007_altera_dispositivos_da_lei_n._292_de_2006.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/325/300-2007_ldo..exercicio_financeiro_de_2008.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/324/299-2007_nome_do_cais_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/323/298-2007_nome_da_antiga_rua_da_faveira.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/322/297-2007_nome_da_unidade_basica_de_saude_do_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/321/296-2007_sistema_municipal_de_educacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/319/294-2007_criacao_e_implementacao_do_projeto_papagaio.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/318/293-2007_fundeb.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/316/291-2006_dispoe_sobre_o_conselho_da_cidade_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/315/290-2006_define_limite_de_obrigacoes_3_do_art.100_da_constituicao_federal.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/314/289-2006_ldo.._exercicio_2007.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/313/288-2006_reajuste_salarial_do_quadro_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/312/287-2006_pagar_abono_para_complementacao_dos_integrantes_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/311/285-2006_convenio_do_municipio_com_o_banco_da_amazonia.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/310/284-2006_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/309/283-2006_cobranca_pelo_uso_de_bens_municipais.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/308/282-2006_doacao_de_dois_imoveis_que_integram_a_gleba_vamesa.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/307/281-2006_servico_de_marchantaria.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/306/280-2006_ldo..exercicio_financeiro_de_2007.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/305/279-2006_alienar_bens_moveis_que_trata_esta_lei.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/304/278-2006_participacao_do_municipio_no_consorcio_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/303/277-2006_dispoe_a_apreensao_de_animais_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/302/276-2006_criacao_do_servico_publico_do_taxi.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/301/275-2006_dia_municipal_da_crianca_e_do_adolescente.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2007/320/295-2007_altera_a_composicao_do_conselho_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2006/300/274-2006_doar_predio_ao_estado_para_construcao_de_escola.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/299/273-2005_cargos_de_provimento_efetivo_na_administracao_direta.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/298/271-2005_plano_plurianual_no_periodo_de_2006_a_2009.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/297/270-2005_cria_o_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/296/269-2005_receber_imovel_pela_area_urbana_do_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/295/268-2005_reestruturacao_administrativa_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/294/267-2005_abertura_de_credito_especial_para_cobrir_despesas.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/293/266-2005_obrigatoriedade_do_hino_nacional_e_vitoriense_ser_cantado_pelos_alunos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/292/265-2005_criacao_do_conselho_municipal_dos_direitos_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/291/264-2005_ldo_2006.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/289/260-2005_nome_do_ginasio_poliesportivo_no_poeirao.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2005/290/262-2005_revoga_a_lei_259_por_nao_haver_atendido_a_previsao_legal.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/286/253-2004_oficializa_o_nome_de_vila_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/285/252-2004_denomina_de_ozimo_silva_sousa.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/283/250-2004_nome_da_area_livre_das_intermediacoes_de_algumas_ruas_do_coque.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/282/249-2004_nome_do_colegio_municipal_do_povoado_paiol.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/281/248-2004_associacao_dos_mototaxistas_do_alto_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/288/259-2004_pensao_vitalicia_aos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/280/247-2004_obrigatoriedade_na_construcao_de_quadras_poliesportivas.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/287/254-2004_pagamento_da_contribuicao_para_custeio_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/284/251-2004_fixa_feriado_municipal_dia_24_de_junho.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2004/278/244-2004_associacao_dos_criadores_de_vitoria-acrivim.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/279/245-2003_altera_a_redacao_do_art.5_da_lei_224_de_2002.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/275/240-2003_fardamento_escolar_para_alunos_das_escolas_publicas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/276/241-2003_associacao_dos_taxistas_do_alto_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/274/239-2003_colegio_comunitario_do_povoado_todo-dia.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/272/237-2003_proibicao_de_corte_de_energia_em_determinados_dias.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/273/238-2003_estabelece_obrigatoriedade_ao_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/270/235-2003_associacao_jovens_beneficentes_de_coque.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/266/229-2003_associacao_comercial_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/269/233-2003_area_construida_pela_associacao_dos_produtores_rurais_da_gleba_cueira.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/268/231-2003_criacao_da_escolinha_de_futebol_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/267/230-2003_associacao_comercial_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/271/236-2003_modificar_texto_do_dispositivo_art._2lei_109_de_17_de_novembro_de1995.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/265/228-2003_estabelece_obrigatoriedade_ao_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/264/227-2003_nome_da_avenida_br-222_em_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2003/263/226-2003_sindicato_dos_servidores_publico_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/260/224-2002_contribuicao_para_custeio_da_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/259/223-2002_nome_do_colegio_municipal_do_povoado_arroz.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/258/222-2002_nome_do_colegio_municipal_do_escondido.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/257/221-2002_programa_da_agenda_21_local.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/256/220-2002_fornecimento_gratuito_de_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/255/218-2002_associacao_dos_mototaxistas_amigos_de_vitoria.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/254/217-2002_nome_do_colegio_municipal_do_povoado_jucaralzinho-coque.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/253/216-2002_contratacao_de_pessoal_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/261/225-2003_contratacao_de_pessoal_por_tempo_determinado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2002/252/215-2002_instituicao_do_regime_de_previdencia_do_municipio_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/251/214-2001_abertura_de_credito_especial_suplementar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/250/213-2001_orcamento_programa-exercicio_2002.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/249/212-2001_plano_plurianual_do_quadrienio_2002_a_2005.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/248/211-2001_associacao_dos_taxistas_do_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/247/210-2001_nome_da_avenida_da__br-222_no_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/246/209-2001_nome_do_colegio_municipal_do_povoado_livramento.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/245/207-2001_nome_do_posto_de_saude_do_povoado_sumauma.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/244/206-2001_nome_do_colegio_municipal_do_povoado_nazare-japao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/243/205-2001_nome_do_colegio_municipal_do_povoado_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/242/204-2001_nome_do_colegio_municipal_do_povoado_vamos_ver.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/241/203-2001_institui_o_programa_bolsa_escola.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/240/202-2001_ldo0001.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/239/201-2001_doacao_de_predio_ao_tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/238/200-2001_doacao_de_predio_a_procuradoria_de_justica.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/237/199-2001_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/236/198-2001_altera_os_dispositivos_da_lei_110_de_06_de_dezembro_1995.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/430/lei_no_197-2001-plano_de_carreira_e_remuneracao_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/235/196-2001_cria_setor_de_marcacao_de_consultas_no_hospital.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/234/195-2001_dispoe_a_instituicao_do_cmdrs.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/232/192-2001_reforma_administrativa_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/231/191-2001_autorizacao_de_compra_para_equipamentos_agricolas.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/233/193-2001_nome_do_colegio_municipal_do_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2000/229/189-2000_ldo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/2001/230/190-2001_contratacao_temporaria_de_pessoal_pra_servico_publico.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1999/228/188-1999_ldo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1999/227/187-1999_cria_fundo_de_aval_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1999/226/186-1999_nome_do_colegio_municipal_da_vila_reginaldo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1999/225/185-1999_nome_do_colegio_municipal_de_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1999/224/184-1999_esporte_clube_ferroviario_vitoriense.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/223/183-1998_ldo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/222/182-1998_nome_do_colegio_municipal_neuza_da_cunha_costa.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/221/181-1998_nome_do_colegio_municpal_do_bairro_manigituba.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/211/179-1998_associacao_dos_produtores_rurais_da_gleba_cueira.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/209/178-1998_clube_de_maes_de_capivary.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/207/177-1998_clube_de_maes_da_rua_da_paz.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/205/176-1998_associacao_dos_moradores_de_arapari_e_adjacencias.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/203/175-1998_associacao_de_moradores_e_produtores_de_palerma.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/201/174-1998_clube_de_maes_de_coque.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/198/172-1998_ldo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/200/173-1998_regulamentacao_de_transito_nas_pracas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/197/171-1998_uniao_dos_moradores_de_jacarey.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/196/170-1198_uniao_dos_moradores_de_coque.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/195/169-1998_uniao_dos_moradores_de_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/193/168-1998_imovel_para_instalacao_do_mercado_do_produtor.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/191/167-1998_nome_do_colegio_municipal_de_preguicas.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/189/166-1998_associacao_dos_moradores_de_joao_diogo.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/187/165-1998_cria_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/186/164-1998_associacao_dos_lavradores_rurais_do_capivari.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/185/163-1998_clube_de_maes_do_povoado_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/184/162-1998_clube_de_maes_recreativo_de_coque.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/181/158-1998_manutencao_do_ensino_fundamental_e_valorizacao_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/183/160-1998_associacao_artistica_e_cultural_coisa_nossa.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1998/182/159-1998_criacao_do_conselho_do_controle_social_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/179/156-1997_pequenos_trabalhadores_rurais_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/178/155-1997_denominacao_do_hospital_do_povoado_coque.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/177/154-1997_ldo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/180/157-1997_associacao_dos_moradores_de_boa_vista_de_cima.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/174/153-1997_uniao_dos_moradores_do_povoado_preguicas.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/173/152-1992_clube_beneficentes_de_maes_de_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/172/151-1997_clube_de_maes_do_povoado_puraqueu.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/171/150-1997_clube_de_maes_da_malagueta.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/170/149-1997_associacao_feminina.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/169/148-1997_associacao_comunitaria_de_coque.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/168/147-1997_grupo_comunitario_rural_de_coque.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/164/145-1997_atendimento_medico_ambulatorial_e_laboratorial.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/166/146-1997_consorcio_intermunicipal_de_producao_e_abastecimento.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/159/143-1997_acao_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/158/142-1997_departamento_de_controle_e_avaliacao_do_sus.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/157/141-1997_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/155/140-1997_uniao_dos_moradores_de_santarem.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/153/139-1997_produtores_rurais_do_povoado_pedras.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/162/144-1997_taxas_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/152/138-1997_associacao_do_povoado_vamos_ver.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/150/137-1997_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/147/135-1997_alienar_as_acoes_especificas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/146/134-1997_clube_de_maes_de_sumauma-japao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/145/133-1997_denominacao_da_escola_de_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/144/132-1997_associacao_beneficente_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/143/131-1997_associacao_de_maes_de_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/141/130-1997_associacao_dos_portadores_de_deficiencias_patologicas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1997/140/129-1997_doacao_de_predio_para_saude.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/138/128-1996_ldo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/137/127-1996_ldo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/135/126-1196_associacao_dos_moradores_de_sao_raimundo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/134/125-1996_associacao_dos_moradores_de_livramento.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/132/125-1996_associacao_dos_moradores_de_livramento.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/131/123-1996_associacao_dos_moradores_de_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/130/122-1996_quadra_capivari.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/129/121-1996_colonia_dos_pescadores_z-27.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/128/120-1996_clube_de_jovens_unidos_do_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/125/117-1996_associacao_dos_moradores_de_tirirical.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/127/119-1996_conselho_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/126/118-1996_fundo_municipal_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/124/116-1996_associacao_dos_apicultores.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/102/115-1996_autoriza_o_pagamento_de_fgts.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/101/114-1996_associacao_crista__da_assembleia_de_deus.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1996/100/113-1996_uniao_dos_produtores_rurais_do_alto_da_paz.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/99/112-1995_ldo.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/98/111-1995_doacao_de_terra_do_patrimonio_municipal.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/96/108-1995_grupo_de_produtores_de_lagem_comprida.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/97/110-1995_politica_do_direto_da_crianca_e_adolescente.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/93/105-1995_associacao_dos_taxistas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/92/104-1995_clube_de_maes_de_vila_diamante.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/95/107-1995_associacao_comunitaria_do_jucaralzinho.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/94/106-1995_clube_de_maes_da_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/91/103-1995_asserm.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/90/102-1995_uniao_de_moradores_do_alto_do_piquizeiro.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/89/101-1995_colegio_municipal_de_conceicao_do_lago-acu.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/88/099-1995_delimitacao_da_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/87/098-1995_associacao_comunitaria_de_igarape_do_meio.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/86/097-1995_leitura_de_um_trecho_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1995/84/093-1995_imovel_para_abrigar_conselho_municipal.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/82/088-1994_colegio_municipal_do_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/81/087-1994_clube_de_maes_de_jacarey.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/80/086-1994_gleba_de_terras_para_agricultura.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/79/085-1994_aposentadorias_e_pensoes.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/78/084-1994_criacao_da_secretaria_municipal_de_acao_social.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/76/082-1994_nome_da_tribuna_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/75/081-1994_rua_do_firmino_de_igarape_do_meio.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/77/083-1994_associacao_dos_moradores_de_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/74/080-1994_denominacao_das_ruas_do_povoado_igarape_do_meio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/73/079-1994_denominacao_das_ruas_do_bairro_do_acampamento.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/72/077-1994_bairro_do_acampamento_de_igarape_do_meio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/71/076-1994_colegio_municipal_do_jaguary.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/70/075-1994_nome_da_sala_do_juri_do_forum.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/83/092-1995_grupo_rural_boa_fe_de_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/69/074-1994_rua_jose_simas.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/68/073-1994_rua_herculano_mousinho.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/60/072-1994_comercio_ambulante_do_lago-acu.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/59/071-1994_bairro_lourival_coelho.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/58/070-1994_colegio_municipal_de_jacarey.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/57/069-1994_colegio_municipal_de_engenho_grande.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1994/55/067-1994_rua_joao_luis_fernandes_de_lago-acu.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/56/068-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/53/065-1993_rua_paulo_casa_velha.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/52/064-1993_departamento_de_combate.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/54/066-1993_ldo.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/51/063-1993_rua_jose_macario.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/50/062-1993_rua_edvaldo_santos.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/49/060-1993_colegio_municipal_na_travessa_fernando_melo_de_igarape_do_meio.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/47/057-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/46/056-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/45/055-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/44/054-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/43/053-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/42/053-1993_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/41/051-1993_uniao_dos_moradores_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/48/059-1993_colegio_municipal_de_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/40/050-1993_escola_de_musica_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/36/046-1993_nome_do_plenario_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/39/049-1993_institui_o_fundo_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/38/048-1993_conselho_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/37/047-1993_constituicao_do_conselho_municipal.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/33/043-1993_colegio_municipal_de_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/32/042-1993_colegio_municipal_de_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/30/040-1993_terminal_rodoviario_de_vitoria.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/35/045-1993_previsao_de_receita_tributaria_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/34/044-1993_fgts.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/31/041-1993_cotas_do_fundo_de_participacao_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/14/003-1993_fundese.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1993/29/038-1993_estrutura_organizacional.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/26/024-1992_regulamenta_o_disposto_no_art.297.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/25/023-1992_entrega_de_recursos.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/27/025-1992_associacao_os_moradores_do_povoado_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/446/regimento_interno_da_camara_municipal_de_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1992/24/021-1991_oficializa_a_denominacao_coque.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1991/22/016-1991_feriados_municipais.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1991/23/019-1989_ambito_da_higiene_publica.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1991/20/012-1991_uniao_de_moradres_do_bairro_itapuitapera.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1991/19/011-1991_abrir_credito_para_projeto.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1991/2/001-1991_estatuto_dos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1991/18/009-1991_casos_de_contratacao_-_copia_2_-_copia.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1990/17/008-1990_fixa_as_despesas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1990/16/7-a-1990_simbolos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1990/1/lei_organica_do_municipio_de_vitoria_do_mearim-ma.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1989/15/007-1989_estrutura_dos_servicos_da_camara.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1989/13/003-1989_cria_gabinete_do_vice-prefeito.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/normajuridica/1989/12/002-1989_pensao_vitalicias_a_servidores.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G463"/>
+  <dimension ref="A1:G464"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="253.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -5469,74 +5475,74 @@
       </c>
       <c r="F23" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>100</v>
       </c>
       <c r="C24" t="s">
         <v>101</v>
       </c>
       <c r="D24" t="s">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>58</v>
+        <v>102</v>
       </c>
       <c r="G24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="G25" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>107</v>
       </c>
       <c r="B26" t="s">
         <v>100</v>
       </c>
       <c r="C26" t="s">
         <v>108</v>
       </c>
       <c r="D26" t="s">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>109</v>
       </c>
       <c r="G26" t="s">
@@ -5555,10065 +5561,10088 @@
       </c>
       <c r="D27" t="s">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>17</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>113</v>
       </c>
       <c r="G27" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>100</v>
       </c>
       <c r="C28" t="s">
         <v>116</v>
       </c>
       <c r="D28" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>117</v>
       </c>
       <c r="G28" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>119</v>
       </c>
       <c r="B29" t="s">
         <v>100</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" t="s">
-        <v>123</v>
+        <v>96</v>
       </c>
       <c r="D30" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>124</v>
       </c>
       <c r="G30" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>126</v>
       </c>
       <c r="B31" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" t="s">
         <v>127</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D31" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="1" t="s">
+      <c r="G31" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C32" t="s">
         <v>132</v>
       </c>
       <c r="D32" t="s">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>133</v>
       </c>
       <c r="G32" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>135</v>
       </c>
       <c r="B33" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C33" t="s">
         <v>136</v>
       </c>
       <c r="D33" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>137</v>
       </c>
       <c r="G33" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>139</v>
       </c>
       <c r="B34" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C34" t="s">
         <v>140</v>
       </c>
       <c r="D34" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E34" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>141</v>
       </c>
       <c r="G34" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>143</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C35" t="s">
         <v>144</v>
       </c>
       <c r="D35" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>145</v>
       </c>
       <c r="G35" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>147</v>
       </c>
       <c r="B36" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C36" t="s">
         <v>148</v>
       </c>
       <c r="D36" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E36" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G36" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>151</v>
       </c>
       <c r="B37" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C37" t="s">
         <v>152</v>
       </c>
       <c r="D37" t="s">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>153</v>
       </c>
       <c r="G37" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>155</v>
       </c>
       <c r="B38" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C38" t="s">
         <v>156</v>
       </c>
       <c r="D38" t="s">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>157</v>
       </c>
       <c r="G38" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>159</v>
       </c>
       <c r="B39" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C39" t="s">
         <v>160</v>
       </c>
       <c r="D39" t="s">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>17</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>161</v>
       </c>
       <c r="G39" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>163</v>
       </c>
       <c r="B40" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C40" t="s">
         <v>164</v>
       </c>
       <c r="D40" t="s">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>165</v>
       </c>
       <c r="G40" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>167</v>
       </c>
       <c r="B41" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="D41" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G41" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>9</v>
+        <v>171</v>
       </c>
       <c r="B42" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C42" t="s">
-        <v>170</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E42" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G42" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>173</v>
+        <v>9</v>
       </c>
       <c r="B43" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C43" t="s">
         <v>174</v>
       </c>
       <c r="D43" t="s">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>17</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>175</v>
       </c>
       <c r="G43" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>177</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C44" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D44" t="s">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G44" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>180</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C45" t="s">
         <v>181</v>
       </c>
       <c r="D45" t="s">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>182</v>
       </c>
       <c r="G45" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>144</v>
+        <v>184</v>
       </c>
       <c r="B46" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C46" t="s">
-        <v>96</v>
+        <v>185</v>
       </c>
       <c r="D46" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G46" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>186</v>
+        <v>148</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C47" t="s">
-        <v>187</v>
+        <v>96</v>
       </c>
       <c r="D47" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E47" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>188</v>
       </c>
       <c r="G47" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>190</v>
       </c>
       <c r="B48" t="s">
+        <v>131</v>
+      </c>
+      <c r="C48" t="s">
         <v>191</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>16</v>
+      </c>
+      <c r="E48" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="D48" t="s">
-[...5 lines deleted...]
-      <c r="F48" s="1" t="s">
+      <c r="G48" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
+        <v>194</v>
+      </c>
+      <c r="B49" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="C49" t="s">
         <v>196</v>
       </c>
       <c r="D49" t="s">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>197</v>
       </c>
       <c r="G49" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>199</v>
       </c>
       <c r="B50" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C50" t="s">
         <v>200</v>
       </c>
       <c r="D50" t="s">
         <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>201</v>
       </c>
       <c r="G50" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>203</v>
       </c>
       <c r="B51" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C51" t="s">
         <v>204</v>
       </c>
       <c r="D51" t="s">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>205</v>
       </c>
       <c r="G51" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>207</v>
       </c>
       <c r="B52" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C52" t="s">
         <v>208</v>
       </c>
       <c r="D52" t="s">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>209</v>
       </c>
       <c r="G52" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>211</v>
       </c>
       <c r="B53" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C53" t="s">
         <v>212</v>
       </c>
       <c r="D53" t="s">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>213</v>
       </c>
       <c r="G53" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>215</v>
       </c>
       <c r="B54" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C54" t="s">
         <v>216</v>
       </c>
       <c r="D54" t="s">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>217</v>
       </c>
       <c r="G54" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
         <v>219</v>
       </c>
       <c r="B55" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C55" t="s">
         <v>220</v>
       </c>
       <c r="D55" t="s">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>221</v>
       </c>
       <c r="G55" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>223</v>
       </c>
       <c r="B56" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C56" t="s">
         <v>224</v>
       </c>
       <c r="D56" t="s">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>225</v>
       </c>
       <c r="G56" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>227</v>
       </c>
       <c r="B57" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C57" t="s">
         <v>228</v>
       </c>
       <c r="D57" t="s">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>17</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>229</v>
       </c>
       <c r="G57" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>231</v>
       </c>
       <c r="B58" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C58" t="s">
         <v>232</v>
       </c>
       <c r="D58" t="s">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>233</v>
       </c>
       <c r="G58" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>235</v>
       </c>
       <c r="B59" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C59" t="s">
         <v>236</v>
       </c>
       <c r="D59" t="s">
         <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>17</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>237</v>
       </c>
       <c r="G59" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>239</v>
       </c>
       <c r="B60" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C60" t="s">
         <v>240</v>
       </c>
       <c r="D60" t="s">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>17</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>241</v>
       </c>
       <c r="G60" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>243</v>
       </c>
       <c r="B61" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C61" t="s">
         <v>244</v>
       </c>
       <c r="D61" t="s">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>245</v>
       </c>
       <c r="G61" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>247</v>
       </c>
       <c r="B62" t="s">
+        <v>195</v>
+      </c>
+      <c r="C62" t="s">
         <v>248</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>16</v>
+      </c>
+      <c r="E62" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="D62" t="s">
-[...5 lines deleted...]
-      <c r="F62" s="1" t="s">
+      <c r="G62" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
+        <v>251</v>
+      </c>
+      <c r="B63" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="C63" t="s">
         <v>253</v>
       </c>
       <c r="D63" t="s">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>254</v>
       </c>
       <c r="G63" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>256</v>
       </c>
       <c r="B64" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C64" t="s">
         <v>257</v>
       </c>
       <c r="D64" t="s">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>258</v>
       </c>
       <c r="G64" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>260</v>
       </c>
       <c r="B65" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C65" t="s">
         <v>261</v>
       </c>
       <c r="D65" t="s">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>262</v>
       </c>
       <c r="G65" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>264</v>
       </c>
       <c r="B66" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C66" t="s">
         <v>265</v>
       </c>
       <c r="D66" t="s">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>266</v>
       </c>
       <c r="G66" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>268</v>
       </c>
       <c r="B67" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C67" t="s">
         <v>269</v>
       </c>
       <c r="D67" t="s">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>270</v>
       </c>
       <c r="G67" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>272</v>
       </c>
       <c r="B68" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C68" t="s">
         <v>273</v>
       </c>
       <c r="D68" t="s">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>17</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>274</v>
       </c>
       <c r="G68" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>276</v>
       </c>
       <c r="B69" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C69" t="s">
         <v>277</v>
       </c>
       <c r="D69" t="s">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>278</v>
       </c>
       <c r="G69" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>280</v>
       </c>
       <c r="B70" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C70" t="s">
         <v>281</v>
       </c>
       <c r="D70" t="s">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>17</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>282</v>
       </c>
       <c r="G70" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>284</v>
       </c>
       <c r="B71" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C71" t="s">
         <v>285</v>
       </c>
       <c r="D71" t="s">
         <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>17</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>286</v>
       </c>
       <c r="G71" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>288</v>
       </c>
       <c r="B72" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C72" t="s">
         <v>289</v>
       </c>
       <c r="D72" t="s">
         <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>17</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>290</v>
       </c>
       <c r="G72" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>292</v>
       </c>
       <c r="B73" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C73" t="s">
         <v>293</v>
       </c>
       <c r="D73" t="s">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>294</v>
       </c>
       <c r="G73" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>296</v>
       </c>
       <c r="B74" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C74" t="s">
         <v>297</v>
       </c>
       <c r="D74" t="s">
         <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>298</v>
       </c>
       <c r="G74" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>300</v>
       </c>
       <c r="B75" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C75" t="s">
-        <v>144</v>
+        <v>301</v>
       </c>
       <c r="D75" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E75" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G75" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B76" t="s">
-        <v>304</v>
+        <v>252</v>
       </c>
       <c r="C76" t="s">
+        <v>148</v>
+      </c>
+      <c r="D76" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="D76" t="s">
-[...5 lines deleted...]
-      <c r="F76" s="1" t="s">
+      <c r="G76" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
+        <v>307</v>
+      </c>
+      <c r="B77" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="C77" t="s">
         <v>309</v>
       </c>
       <c r="D77" t="s">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>310</v>
       </c>
       <c r="G77" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>312</v>
       </c>
       <c r="B78" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C78" t="s">
         <v>313</v>
       </c>
       <c r="D78" t="s">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>17</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>314</v>
       </c>
       <c r="G78" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
         <v>316</v>
       </c>
       <c r="B79" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C79" t="s">
         <v>317</v>
       </c>
       <c r="D79" t="s">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>318</v>
       </c>
       <c r="G79" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
         <v>320</v>
       </c>
       <c r="B80" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C80" t="s">
         <v>321</v>
       </c>
       <c r="D80" t="s">
         <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>17</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>322</v>
       </c>
       <c r="G80" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
         <v>324</v>
       </c>
       <c r="B81" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C81" t="s">
         <v>325</v>
       </c>
       <c r="D81" t="s">
         <v>16</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>326</v>
       </c>
       <c r="G81" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
         <v>328</v>
       </c>
       <c r="B82" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C82" t="s">
         <v>329</v>
       </c>
       <c r="D82" t="s">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>330</v>
       </c>
       <c r="G82" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
         <v>332</v>
       </c>
       <c r="B83" t="s">
+        <v>308</v>
+      </c>
+      <c r="C83" t="s">
         <v>333</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" t="s">
+        <v>16</v>
+      </c>
+      <c r="E83" t="s">
+        <v>17</v>
+      </c>
+      <c r="F83" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="D83" t="s">
-[...5 lines deleted...]
-      <c r="F83" s="1" t="s">
+      <c r="G83" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
+        <v>336</v>
+      </c>
+      <c r="B84" t="s">
         <v>337</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="D84" t="s">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>338</v>
       </c>
       <c r="G84" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
         <v>340</v>
       </c>
       <c r="B85" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C85" t="s">
-        <v>95</v>
+        <v>14</v>
       </c>
       <c r="D85" t="s">
         <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>341</v>
       </c>
       <c r="G85" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>343</v>
       </c>
       <c r="B86" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="C86" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="D86" t="s">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>344</v>
       </c>
       <c r="G86" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>346</v>
       </c>
       <c r="B87" t="s">
+        <v>337</v>
+      </c>
+      <c r="C87" t="s">
+        <v>79</v>
+      </c>
+      <c r="D87" t="s">
+        <v>16</v>
+      </c>
+      <c r="E87" t="s">
+        <v>17</v>
+      </c>
+      <c r="F87" s="1" t="s">
         <v>347</v>
       </c>
-      <c r="C87" t="s">
-[...8 lines deleted...]
-      <c r="F87" s="1" t="s">
+      <c r="G87" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
+        <v>349</v>
+      </c>
+      <c r="B88" t="s">
         <v>350</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D88" t="s">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>351</v>
       </c>
       <c r="G88" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
         <v>353</v>
       </c>
       <c r="B89" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C89" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D89" t="s">
         <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>354</v>
       </c>
       <c r="G89" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
         <v>356</v>
       </c>
       <c r="B90" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D90" t="s">
         <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>17</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>357</v>
       </c>
       <c r="G90" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
         <v>359</v>
       </c>
       <c r="B91" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C91" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D91" t="s">
         <v>16</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>360</v>
       </c>
       <c r="G91" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>362</v>
       </c>
       <c r="B92" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C92" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D92" t="s">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>363</v>
       </c>
       <c r="G92" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>365</v>
       </c>
       <c r="B93" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C93" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="D93" t="s">
         <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>17</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>366</v>
       </c>
       <c r="G93" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>368</v>
       </c>
       <c r="B94" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C94" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D94" t="s">
         <v>16</v>
       </c>
       <c r="E94" t="s">
         <v>17</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>369</v>
       </c>
       <c r="G94" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
         <v>371</v>
       </c>
       <c r="B95" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C95" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="D95" t="s">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>372</v>
       </c>
       <c r="G95" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
         <v>374</v>
       </c>
       <c r="B96" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C96" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D96" t="s">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>17</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>375</v>
       </c>
       <c r="G96" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>377</v>
       </c>
       <c r="B97" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C97" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D97" t="s">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>17</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>378</v>
       </c>
       <c r="G97" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
         <v>380</v>
       </c>
       <c r="B98" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C98" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D98" t="s">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>381</v>
       </c>
       <c r="G98" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
         <v>383</v>
       </c>
       <c r="B99" t="s">
+        <v>350</v>
+      </c>
+      <c r="C99" t="s">
+        <v>60</v>
+      </c>
+      <c r="D99" t="s">
+        <v>16</v>
+      </c>
+      <c r="E99" t="s">
+        <v>17</v>
+      </c>
+      <c r="F99" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="C99" t="s">
-[...8 lines deleted...]
-      <c r="F99" s="1" t="s">
+      <c r="G99" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
+        <v>386</v>
+      </c>
+      <c r="B100" t="s">
         <v>387</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="D100" t="s">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>388</v>
       </c>
       <c r="G100" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
         <v>390</v>
       </c>
       <c r="B101" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C101" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="D101" t="s">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>391</v>
       </c>
       <c r="G101" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
         <v>393</v>
       </c>
       <c r="B102" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C102" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="D102" t="s">
         <v>16</v>
       </c>
       <c r="E102" t="s">
         <v>17</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>394</v>
       </c>
       <c r="G102" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
         <v>396</v>
       </c>
       <c r="B103" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C103" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="D103" t="s">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>397</v>
       </c>
       <c r="G103" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
         <v>399</v>
       </c>
       <c r="B104" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C104" t="s">
+        <v>107</v>
+      </c>
+      <c r="D104" t="s">
+        <v>16</v>
+      </c>
+      <c r="E104" t="s">
+        <v>17</v>
+      </c>
+      <c r="F104" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="D104" t="s">
-[...5 lines deleted...]
-      <c r="F104" s="1" t="s">
+      <c r="G104" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>136</v>
+        <v>402</v>
       </c>
       <c r="B105" t="s">
+        <v>387</v>
+      </c>
+      <c r="C105" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D105" t="s">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>404</v>
       </c>
       <c r="G105" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
+        <v>140</v>
+      </c>
+      <c r="B106" t="s">
         <v>406</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="D106" t="s">
         <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>407</v>
       </c>
       <c r="G106" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
         <v>409</v>
       </c>
       <c r="B107" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C107" t="s">
-        <v>139</v>
+        <v>194</v>
       </c>
       <c r="D107" t="s">
         <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>410</v>
       </c>
       <c r="G107" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
         <v>412</v>
       </c>
       <c r="B108" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C108" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="D108" t="s">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>17</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>413</v>
       </c>
       <c r="G108" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
         <v>415</v>
       </c>
       <c r="B109" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C109" t="s">
         <v>159</v>
       </c>
       <c r="D109" t="s">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>416</v>
       </c>
       <c r="G109" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
         <v>418</v>
       </c>
       <c r="B110" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C110" t="s">
-        <v>195</v>
+        <v>163</v>
       </c>
       <c r="D110" t="s">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>419</v>
       </c>
       <c r="G110" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
         <v>421</v>
       </c>
       <c r="B111" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C111" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D111" t="s">
         <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>17</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>422</v>
       </c>
       <c r="G111" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
         <v>424</v>
       </c>
       <c r="B112" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C112" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="D112" t="s">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>17</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>425</v>
       </c>
       <c r="G112" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
         <v>427</v>
       </c>
       <c r="B113" t="s">
+        <v>406</v>
+      </c>
+      <c r="C113" t="s">
+        <v>155</v>
+      </c>
+      <c r="D113" t="s">
+        <v>16</v>
+      </c>
+      <c r="E113" t="s">
+        <v>17</v>
+      </c>
+      <c r="F113" s="1" t="s">
         <v>428</v>
       </c>
-      <c r="C113" t="s">
+      <c r="G113" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
+        <v>430</v>
+      </c>
+      <c r="B114" t="s">
         <v>431</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" t="s">
-        <v>308</v>
+        <v>432</v>
       </c>
       <c r="D114" t="s">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>17</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>432</v>
+        <v>58</v>
       </c>
       <c r="G114" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>434</v>
       </c>
       <c r="B115" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C115" t="s">
-        <v>350</v>
+        <v>312</v>
       </c>
       <c r="D115" t="s">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>435</v>
       </c>
       <c r="G115" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>437</v>
       </c>
       <c r="B116" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C116" t="s">
+        <v>353</v>
+      </c>
+      <c r="D116" t="s">
+        <v>16</v>
+      </c>
+      <c r="E116" t="s">
+        <v>17</v>
+      </c>
+      <c r="F116" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="D116" t="s">
-[...5 lines deleted...]
-      <c r="F116" s="1" t="s">
+      <c r="G116" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
+        <v>440</v>
+      </c>
+      <c r="B117" t="s">
+        <v>431</v>
+      </c>
+      <c r="C117" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
       <c r="D117" t="s">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>17</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>442</v>
       </c>
       <c r="G117" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>444</v>
       </c>
       <c r="B118" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C118" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D118" t="s">
         <v>16</v>
       </c>
       <c r="E118" t="s">
         <v>17</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>445</v>
       </c>
       <c r="G118" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
         <v>447</v>
       </c>
       <c r="B119" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C119" t="s">
-        <v>308</v>
+        <v>434</v>
       </c>
       <c r="D119" t="s">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>17</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>448</v>
       </c>
       <c r="G119" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
         <v>450</v>
       </c>
       <c r="B120" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C120" t="s">
-        <v>434</v>
+        <v>312</v>
       </c>
       <c r="D120" t="s">
         <v>16</v>
       </c>
       <c r="E120" t="s">
         <v>17</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>451</v>
       </c>
       <c r="G120" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
         <v>453</v>
       </c>
       <c r="B121" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C121" t="s">
         <v>437</v>
       </c>
       <c r="D121" t="s">
         <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>17</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>454</v>
       </c>
       <c r="G121" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B122" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C122" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D122" t="s">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>17</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="G122" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
         <v>458</v>
       </c>
       <c r="B123" t="s">
+        <v>431</v>
+      </c>
+      <c r="C123" t="s">
+        <v>444</v>
+      </c>
+      <c r="D123" t="s">
+        <v>16</v>
+      </c>
+      <c r="E123" t="s">
+        <v>17</v>
+      </c>
+      <c r="F123" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="C123" t="s">
-[...8 lines deleted...]
-      <c r="F123" s="1" t="s">
+      <c r="G123" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
+        <v>461</v>
+      </c>
+      <c r="B124" t="s">
         <v>462</v>
       </c>
-      <c r="B124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D124" t="s">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>17</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>463</v>
       </c>
       <c r="G124" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>465</v>
       </c>
       <c r="B125" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C125" t="s">
         <v>458</v>
       </c>
       <c r="D125" t="s">
         <v>16</v>
       </c>
       <c r="E125" t="s">
         <v>17</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>466</v>
       </c>
       <c r="G125" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
         <v>468</v>
       </c>
       <c r="B126" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C126" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="D126" t="s">
         <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>17</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>469</v>
       </c>
       <c r="G126" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
         <v>471</v>
       </c>
       <c r="B127" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C127" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="D127" t="s">
         <v>16</v>
       </c>
       <c r="E127" t="s">
         <v>17</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>472</v>
       </c>
       <c r="G127" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
         <v>474</v>
       </c>
       <c r="B128" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C128" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="D128" t="s">
         <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>17</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>475</v>
       </c>
       <c r="G128" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
         <v>477</v>
       </c>
       <c r="B129" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C129" t="s">
         <v>474</v>
       </c>
       <c r="D129" t="s">
         <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>17</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>478</v>
       </c>
       <c r="G129" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
         <v>480</v>
       </c>
       <c r="B130" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C130" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="D130" t="s">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>17</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>481</v>
       </c>
       <c r="G130" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
         <v>483</v>
       </c>
       <c r="B131" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C131" t="s">
         <v>483</v>
       </c>
       <c r="D131" t="s">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>17</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>484</v>
       </c>
       <c r="G131" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
         <v>486</v>
       </c>
       <c r="B132" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C132" t="s">
+        <v>486</v>
+      </c>
+      <c r="D132" t="s">
+        <v>16</v>
+      </c>
+      <c r="E132" t="s">
+        <v>17</v>
+      </c>
+      <c r="F132" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="D132" t="s">
-[...5 lines deleted...]
-      <c r="F132" s="1" t="s">
+      <c r="G132" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
+        <v>489</v>
+      </c>
+      <c r="B133" t="s">
+        <v>462</v>
+      </c>
+      <c r="C133" t="s">
         <v>490</v>
       </c>
-      <c r="B133" t="s">
-[...2 lines deleted...]
-      <c r="C133" t="s">
+      <c r="D133" t="s">
+        <v>16</v>
+      </c>
+      <c r="E133" t="s">
+        <v>17</v>
+      </c>
+      <c r="F133" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="D133" t="s">
-[...5 lines deleted...]
-      <c r="F133" s="1" t="s">
+      <c r="G133" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="B134" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C134" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="D134" t="s">
         <v>16</v>
       </c>
       <c r="E134" t="s">
         <v>17</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="G134" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="B135" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C135" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="D135" t="s">
         <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>17</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>497</v>
       </c>
       <c r="G135" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
+        <v>494</v>
+      </c>
+      <c r="B136" t="s">
+        <v>462</v>
+      </c>
+      <c r="C136" t="s">
         <v>499</v>
       </c>
-      <c r="B136" t="s">
+      <c r="D136" t="s">
+        <v>16</v>
+      </c>
+      <c r="E136" t="s">
+        <v>17</v>
+      </c>
+      <c r="F136" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="C136" t="s">
+      <c r="G136" t="s">
         <v>501</v>
-      </c>
-[...10 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="B137" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C137" t="s">
         <v>504</v>
       </c>
       <c r="D137" t="s">
         <v>16</v>
       </c>
       <c r="E137" t="s">
         <v>17</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>505</v>
       </c>
       <c r="G137" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="B138" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C138" t="s">
         <v>507</v>
       </c>
       <c r="D138" t="s">
         <v>16</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>508</v>
       </c>
       <c r="G138" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
         <v>504</v>
       </c>
       <c r="B139" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C139" t="s">
         <v>510</v>
       </c>
       <c r="D139" t="s">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>17</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>511</v>
       </c>
       <c r="G139" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
         <v>507</v>
       </c>
       <c r="B140" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C140" t="s">
         <v>513</v>
       </c>
       <c r="D140" t="s">
         <v>16</v>
       </c>
       <c r="E140" t="s">
         <v>17</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>514</v>
       </c>
       <c r="G140" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
+        <v>510</v>
+      </c>
+      <c r="B141" t="s">
+        <v>503</v>
+      </c>
+      <c r="C141" t="s">
         <v>516</v>
       </c>
-      <c r="B141" t="s">
-[...2 lines deleted...]
-      <c r="C141" t="s">
+      <c r="D141" t="s">
+        <v>16</v>
+      </c>
+      <c r="E141" t="s">
+        <v>17</v>
+      </c>
+      <c r="F141" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="D141" t="s">
-[...5 lines deleted...]
-      <c r="F141" s="1" t="s">
+      <c r="G141" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="B142" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C142" t="s">
         <v>520</v>
       </c>
       <c r="D142" t="s">
         <v>16</v>
       </c>
       <c r="E142" t="s">
         <v>17</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>521</v>
       </c>
       <c r="G142" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
         <v>513</v>
       </c>
       <c r="B143" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C143" t="s">
         <v>523</v>
       </c>
       <c r="D143" t="s">
         <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>17</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>524</v>
       </c>
       <c r="G143" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="B144" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C144" t="s">
         <v>526</v>
       </c>
       <c r="D144" t="s">
         <v>16</v>
       </c>
       <c r="E144" t="s">
         <v>17</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>527</v>
       </c>
       <c r="G144" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
         <v>520</v>
       </c>
       <c r="B145" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C145" t="s">
         <v>529</v>
       </c>
       <c r="D145" t="s">
         <v>16</v>
       </c>
       <c r="E145" t="s">
         <v>17</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>530</v>
       </c>
       <c r="G145" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
         <v>523</v>
       </c>
       <c r="B146" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C146" t="s">
         <v>532</v>
       </c>
       <c r="D146" t="s">
         <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>17</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>533</v>
       </c>
       <c r="G146" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
         <v>526</v>
       </c>
       <c r="B147" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C147" t="s">
         <v>535</v>
       </c>
       <c r="D147" t="s">
         <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>17</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>536</v>
       </c>
       <c r="G147" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
         <v>529</v>
       </c>
       <c r="B148" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C148" t="s">
         <v>538</v>
       </c>
       <c r="D148" t="s">
         <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>17</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>539</v>
       </c>
       <c r="G148" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
         <v>532</v>
       </c>
       <c r="B149" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C149" t="s">
         <v>541</v>
       </c>
       <c r="D149" t="s">
         <v>16</v>
       </c>
       <c r="E149" t="s">
         <v>17</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>542</v>
       </c>
       <c r="G149" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
+        <v>535</v>
+      </c>
+      <c r="B150" t="s">
+        <v>503</v>
+      </c>
+      <c r="C150" t="s">
         <v>544</v>
       </c>
-      <c r="B150" t="s">
-[...2 lines deleted...]
-      <c r="C150" t="s">
+      <c r="D150" t="s">
+        <v>16</v>
+      </c>
+      <c r="E150" t="s">
+        <v>17</v>
+      </c>
+      <c r="F150" s="1" t="s">
         <v>545</v>
       </c>
-      <c r="D150" t="s">
-[...5 lines deleted...]
-      <c r="F150" s="1" t="s">
+      <c r="G150" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
       <c r="B151" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C151" t="s">
         <v>548</v>
       </c>
       <c r="D151" t="s">
         <v>16</v>
       </c>
       <c r="E151" t="s">
         <v>17</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>549</v>
       </c>
       <c r="G151" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
         <v>538</v>
       </c>
       <c r="B152" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="C152" t="s">
         <v>551</v>
       </c>
       <c r="D152" t="s">
         <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>17</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>552</v>
       </c>
       <c r="G152" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
         <v>541</v>
       </c>
       <c r="B153" t="s">
+        <v>503</v>
+      </c>
+      <c r="C153" t="s">
         <v>554</v>
       </c>
-      <c r="C153" t="s">
+      <c r="D153" t="s">
+        <v>16</v>
+      </c>
+      <c r="E153" t="s">
+        <v>17</v>
+      </c>
+      <c r="F153" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="D153" t="s">
-[...5 lines deleted...]
-      <c r="F153" s="1" t="s">
+      <c r="G153" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="B154" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="C154" t="s">
         <v>558</v>
       </c>
       <c r="D154" t="s">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>17</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>559</v>
       </c>
       <c r="G154" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
         <v>548</v>
       </c>
       <c r="B155" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="C155" t="s">
         <v>561</v>
       </c>
       <c r="D155" t="s">
         <v>16</v>
       </c>
       <c r="E155" t="s">
         <v>17</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>562</v>
       </c>
       <c r="G155" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
+        <v>551</v>
+      </c>
+      <c r="B156" t="s">
+        <v>557</v>
+      </c>
+      <c r="C156" t="s">
         <v>564</v>
       </c>
-      <c r="B156" t="s">
-[...2 lines deleted...]
-      <c r="C156" t="s">
+      <c r="D156" t="s">
+        <v>16</v>
+      </c>
+      <c r="E156" t="s">
+        <v>17</v>
+      </c>
+      <c r="F156" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="D156" t="s">
-[...5 lines deleted...]
-      <c r="F156" s="1" t="s">
+      <c r="G156" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
+        <v>567</v>
+      </c>
+      <c r="B157" t="s">
+        <v>557</v>
+      </c>
+      <c r="C157" t="s">
         <v>568</v>
       </c>
-      <c r="B157" t="s">
-[...2 lines deleted...]
-      <c r="C157" t="s">
+      <c r="D157" t="s">
+        <v>16</v>
+      </c>
+      <c r="E157" t="s">
+        <v>17</v>
+      </c>
+      <c r="F157" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="D157" t="s">
-[...5 lines deleted...]
-      <c r="F157" s="1" t="s">
+      <c r="G157" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>551</v>
+        <v>571</v>
       </c>
       <c r="B158" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="C158" t="s">
         <v>572</v>
       </c>
       <c r="D158" t="s">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>17</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>573</v>
       </c>
       <c r="G158" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="B159" t="s">
+        <v>557</v>
+      </c>
+      <c r="C159" t="s">
         <v>575</v>
       </c>
-      <c r="C159" t="s">
+      <c r="D159" t="s">
+        <v>16</v>
+      </c>
+      <c r="E159" t="s">
+        <v>17</v>
+      </c>
+      <c r="F159" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="D159" t="s">
-[...5 lines deleted...]
-      <c r="F159" s="1" t="s">
+      <c r="G159" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
         <v>558</v>
       </c>
       <c r="B160" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C160" t="s">
         <v>579</v>
       </c>
       <c r="D160" t="s">
         <v>16</v>
       </c>
       <c r="E160" t="s">
         <v>17</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>580</v>
       </c>
       <c r="G160" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
+        <v>561</v>
+      </c>
+      <c r="B161" t="s">
+        <v>578</v>
+      </c>
+      <c r="C161" t="s">
         <v>582</v>
       </c>
-      <c r="B161" t="s">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="D161" t="s">
+        <v>16</v>
+      </c>
+      <c r="E161" t="s">
+        <v>17</v>
+      </c>
+      <c r="F161" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="D161" t="s">
-[...5 lines deleted...]
-      <c r="F161" s="1" t="s">
+      <c r="G161" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
+        <v>585</v>
+      </c>
+      <c r="B162" t="s">
+        <v>578</v>
+      </c>
+      <c r="C162" t="s">
         <v>586</v>
       </c>
-      <c r="B162" t="s">
-[...2 lines deleted...]
-      <c r="C162" t="s">
+      <c r="D162" t="s">
+        <v>16</v>
+      </c>
+      <c r="E162" t="s">
+        <v>17</v>
+      </c>
+      <c r="F162" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="D162" t="s">
-[...5 lines deleted...]
-      <c r="F162" s="1" t="s">
+      <c r="G162" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
+        <v>589</v>
+      </c>
+      <c r="B163" t="s">
+        <v>578</v>
+      </c>
+      <c r="C163" t="s">
         <v>590</v>
       </c>
-      <c r="B163" t="s">
-[...2 lines deleted...]
-      <c r="C163" t="s">
+      <c r="D163" t="s">
+        <v>16</v>
+      </c>
+      <c r="E163" t="s">
+        <v>17</v>
+      </c>
+      <c r="F163" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="D163" t="s">
-[...5 lines deleted...]
-      <c r="F163" s="1" t="s">
+      <c r="G163" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>565</v>
+        <v>593</v>
       </c>
       <c r="B164" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C164" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="D164" t="s">
         <v>16</v>
       </c>
       <c r="E164" t="s">
         <v>17</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="G164" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="B165" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C165" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="D165" t="s">
         <v>16</v>
       </c>
       <c r="E165" t="s">
         <v>17</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>597</v>
       </c>
       <c r="G165" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="B166" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C166" t="s">
         <v>599</v>
       </c>
       <c r="D166" t="s">
         <v>16</v>
       </c>
       <c r="E166" t="s">
         <v>17</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>600</v>
       </c>
       <c r="G166" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
         <v>572</v>
       </c>
       <c r="B167" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="C167" t="s">
         <v>602</v>
       </c>
       <c r="D167" t="s">
         <v>16</v>
       </c>
       <c r="E167" t="s">
         <v>17</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>603</v>
       </c>
       <c r="G167" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="B168" t="s">
+        <v>578</v>
+      </c>
+      <c r="C168" t="s">
         <v>605</v>
       </c>
-      <c r="C168" t="s">
+      <c r="D168" t="s">
+        <v>16</v>
+      </c>
+      <c r="E168" t="s">
+        <v>17</v>
+      </c>
+      <c r="F168" s="1" t="s">
         <v>606</v>
       </c>
-      <c r="D168" t="s">
-[...5 lines deleted...]
-      <c r="F168" s="1" t="s">
+      <c r="G168" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
         <v>579</v>
       </c>
       <c r="B169" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C169" t="s">
         <v>609</v>
       </c>
       <c r="D169" t="s">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>17</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>610</v>
       </c>
       <c r="G169" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
+        <v>582</v>
+      </c>
+      <c r="B170" t="s">
+        <v>608</v>
+      </c>
+      <c r="C170" t="s">
         <v>612</v>
       </c>
-      <c r="B170" t="s">
-[...2 lines deleted...]
-      <c r="C170" t="s">
+      <c r="D170" t="s">
+        <v>16</v>
+      </c>
+      <c r="E170" t="s">
+        <v>17</v>
+      </c>
+      <c r="F170" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="D170" t="s">
-[...5 lines deleted...]
-      <c r="F170" s="1" t="s">
+      <c r="G170" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
+        <v>615</v>
+      </c>
+      <c r="B171" t="s">
+        <v>608</v>
+      </c>
+      <c r="C171" t="s">
         <v>616</v>
       </c>
-      <c r="B171" t="s">
-[...2 lines deleted...]
-      <c r="C171" t="s">
+      <c r="D171" t="s">
+        <v>16</v>
+      </c>
+      <c r="E171" t="s">
+        <v>17</v>
+      </c>
+      <c r="F171" s="1" t="s">
         <v>617</v>
       </c>
-      <c r="D171" t="s">
-[...5 lines deleted...]
-      <c r="F171" s="1" t="s">
+      <c r="G171" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>583</v>
+        <v>619</v>
       </c>
       <c r="B172" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C172" t="s">
         <v>620</v>
       </c>
       <c r="D172" t="s">
         <v>16</v>
       </c>
       <c r="E172" t="s">
         <v>17</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>621</v>
       </c>
       <c r="G172" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
       <c r="B173" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C173" t="s">
         <v>623</v>
       </c>
       <c r="D173" t="s">
         <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>17</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>624</v>
       </c>
       <c r="G173" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B174" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C174" t="s">
         <v>626</v>
       </c>
       <c r="D174" t="s">
         <v>16</v>
       </c>
       <c r="E174" t="s">
         <v>17</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>627</v>
       </c>
       <c r="G174" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>587</v>
+        <v>599</v>
       </c>
       <c r="B175" t="s">
+        <v>608</v>
+      </c>
+      <c r="C175" t="s">
         <v>629</v>
       </c>
-      <c r="C175" t="s">
+      <c r="D175" t="s">
+        <v>16</v>
+      </c>
+      <c r="E175" t="s">
+        <v>17</v>
+      </c>
+      <c r="F175" s="1" t="s">
         <v>630</v>
       </c>
-      <c r="D175" t="s">
-[...5 lines deleted...]
-      <c r="F175" s="1" t="s">
+      <c r="G175" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>599</v>
+        <v>590</v>
       </c>
       <c r="B176" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C176" t="s">
         <v>633</v>
       </c>
       <c r="D176" t="s">
         <v>16</v>
       </c>
       <c r="E176" t="s">
         <v>17</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>634</v>
       </c>
       <c r="G176" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
+        <v>602</v>
+      </c>
+      <c r="B177" t="s">
+        <v>632</v>
+      </c>
+      <c r="C177" t="s">
         <v>636</v>
       </c>
-      <c r="B177" t="s">
-[...2 lines deleted...]
-      <c r="C177" t="s">
+      <c r="D177" t="s">
+        <v>16</v>
+      </c>
+      <c r="E177" t="s">
+        <v>17</v>
+      </c>
+      <c r="F177" s="1" t="s">
         <v>637</v>
       </c>
-      <c r="D177" t="s">
-[...5 lines deleted...]
-      <c r="F177" s="1" t="s">
+      <c r="G177" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>602</v>
+        <v>639</v>
       </c>
       <c r="B178" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C178" t="s">
         <v>640</v>
       </c>
       <c r="D178" t="s">
         <v>16</v>
       </c>
       <c r="E178" t="s">
         <v>17</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>641</v>
       </c>
       <c r="G178" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
+        <v>605</v>
+      </c>
+      <c r="B179" t="s">
+        <v>632</v>
+      </c>
+      <c r="C179" t="s">
         <v>643</v>
       </c>
-      <c r="B179" t="s">
-[...2 lines deleted...]
-      <c r="C179" t="s">
+      <c r="D179" t="s">
+        <v>16</v>
+      </c>
+      <c r="E179" t="s">
+        <v>17</v>
+      </c>
+      <c r="F179" s="1" t="s">
         <v>644</v>
       </c>
-      <c r="D179" t="s">
-[...5 lines deleted...]
-      <c r="F179" s="1" t="s">
+      <c r="G179" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
+        <v>646</v>
+      </c>
+      <c r="B180" t="s">
+        <v>632</v>
+      </c>
+      <c r="C180" t="s">
         <v>647</v>
       </c>
-      <c r="B180" t="s">
-[...2 lines deleted...]
-      <c r="C180" t="s">
+      <c r="D180" t="s">
+        <v>16</v>
+      </c>
+      <c r="E180" t="s">
+        <v>17</v>
+      </c>
+      <c r="F180" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="D180" t="s">
-[...5 lines deleted...]
-      <c r="F180" s="1" t="s">
+      <c r="G180" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>606</v>
+        <v>650</v>
       </c>
       <c r="B181" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C181" t="s">
         <v>651</v>
       </c>
       <c r="D181" t="s">
         <v>16</v>
       </c>
       <c r="E181" t="s">
         <v>17</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>652</v>
       </c>
       <c r="G181" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="B182" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C182" t="s">
         <v>654</v>
       </c>
       <c r="D182" t="s">
         <v>16</v>
       </c>
       <c r="E182" t="s">
         <v>17</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>655</v>
       </c>
       <c r="G182" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
+        <v>616</v>
+      </c>
+      <c r="B183" t="s">
+        <v>632</v>
+      </c>
+      <c r="C183" t="s">
         <v>657</v>
       </c>
-      <c r="B183" t="s">
-[...2 lines deleted...]
-      <c r="C183" t="s">
+      <c r="D183" t="s">
+        <v>16</v>
+      </c>
+      <c r="E183" t="s">
+        <v>17</v>
+      </c>
+      <c r="F183" s="1" t="s">
         <v>658</v>
       </c>
-      <c r="D183" t="s">
-[...5 lines deleted...]
-      <c r="F183" s="1" t="s">
+      <c r="G183" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>617</v>
+        <v>660</v>
       </c>
       <c r="B184" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C184" t="s">
         <v>661</v>
       </c>
       <c r="D184" t="s">
         <v>16</v>
       </c>
       <c r="E184" t="s">
         <v>17</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>662</v>
       </c>
       <c r="G184" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
+        <v>620</v>
+      </c>
+      <c r="B185" t="s">
+        <v>632</v>
+      </c>
+      <c r="C185" t="s">
         <v>664</v>
       </c>
-      <c r="B185" t="s">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="D185" t="s">
+        <v>16</v>
+      </c>
+      <c r="E185" t="s">
+        <v>17</v>
+      </c>
+      <c r="F185" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="D185" t="s">
-[...5 lines deleted...]
-      <c r="F185" s="1" t="s">
+      <c r="G185" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
-        <v>609</v>
+        <v>667</v>
       </c>
       <c r="B186" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C186" t="s">
         <v>668</v>
       </c>
       <c r="D186" t="s">
         <v>16</v>
       </c>
       <c r="E186" t="s">
         <v>17</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>669</v>
       </c>
       <c r="G186" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
-        <v>630</v>
+        <v>612</v>
       </c>
       <c r="B187" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C187" t="s">
         <v>671</v>
       </c>
       <c r="D187" t="s">
         <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>17</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>672</v>
       </c>
       <c r="G187" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>620</v>
+        <v>633</v>
       </c>
       <c r="B188" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C188" t="s">
         <v>674</v>
       </c>
       <c r="D188" t="s">
         <v>16</v>
       </c>
       <c r="E188" t="s">
         <v>17</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>675</v>
       </c>
       <c r="G188" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
+        <v>623</v>
+      </c>
+      <c r="B189" t="s">
+        <v>632</v>
+      </c>
+      <c r="C189" t="s">
         <v>677</v>
       </c>
-      <c r="B189" t="s">
-[...2 lines deleted...]
-      <c r="C189" t="s">
+      <c r="D189" t="s">
+        <v>16</v>
+      </c>
+      <c r="E189" t="s">
+        <v>17</v>
+      </c>
+      <c r="F189" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="D189" t="s">
-[...5 lines deleted...]
-      <c r="F189" s="1" t="s">
+      <c r="G189" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>623</v>
+        <v>680</v>
       </c>
       <c r="B190" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C190" t="s">
         <v>681</v>
       </c>
       <c r="D190" t="s">
         <v>16</v>
       </c>
       <c r="E190" t="s">
         <v>17</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>682</v>
       </c>
       <c r="G190" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
         <v>626</v>
       </c>
       <c r="B191" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C191" t="s">
         <v>684</v>
       </c>
       <c r="D191" t="s">
         <v>16</v>
       </c>
       <c r="E191" t="s">
         <v>17</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>685</v>
       </c>
       <c r="G191" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="B192" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C192" t="s">
         <v>687</v>
       </c>
       <c r="D192" t="s">
         <v>16</v>
       </c>
       <c r="E192" t="s">
         <v>17</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>688</v>
       </c>
       <c r="G192" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
+        <v>636</v>
+      </c>
+      <c r="B193" t="s">
+        <v>632</v>
+      </c>
+      <c r="C193" t="s">
         <v>690</v>
       </c>
-      <c r="B193" t="s">
-[...2 lines deleted...]
-      <c r="C193" t="s">
+      <c r="D193" t="s">
+        <v>16</v>
+      </c>
+      <c r="E193" t="s">
+        <v>17</v>
+      </c>
+      <c r="F193" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="D193" t="s">
-[...5 lines deleted...]
-      <c r="F193" s="1" t="s">
+      <c r="G193" t="s">
         <v>692</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>637</v>
+        <v>693</v>
       </c>
       <c r="B194" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C194" t="s">
         <v>694</v>
       </c>
       <c r="D194" t="s">
         <v>16</v>
       </c>
       <c r="E194" t="s">
         <v>17</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>695</v>
       </c>
       <c r="G194" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
         <v>640</v>
       </c>
       <c r="B195" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C195" t="s">
         <v>697</v>
       </c>
       <c r="D195" t="s">
         <v>16</v>
       </c>
       <c r="E195" t="s">
         <v>17</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>698</v>
       </c>
       <c r="G195" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="B196" t="s">
+        <v>632</v>
+      </c>
+      <c r="C196" t="s">
         <v>700</v>
       </c>
-      <c r="C196" t="s">
+      <c r="D196" t="s">
+        <v>16</v>
+      </c>
+      <c r="E196" t="s">
+        <v>17</v>
+      </c>
+      <c r="F196" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="D196" t="s">
-[...5 lines deleted...]
-      <c r="F196" s="1" t="s">
+      <c r="G196" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="B197" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C197" t="s">
         <v>704</v>
       </c>
       <c r="D197" t="s">
         <v>16</v>
       </c>
       <c r="E197" t="s">
         <v>17</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>705</v>
       </c>
       <c r="G197" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
-        <v>654</v>
+        <v>661</v>
       </c>
       <c r="B198" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C198" t="s">
         <v>707</v>
       </c>
       <c r="D198" t="s">
         <v>16</v>
       </c>
       <c r="E198" t="s">
         <v>17</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>708</v>
       </c>
       <c r="G198" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="B199" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C199" t="s">
         <v>710</v>
       </c>
       <c r="D199" t="s">
         <v>16</v>
       </c>
       <c r="E199" t="s">
         <v>17</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>711</v>
       </c>
       <c r="G199" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="B200" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C200" t="s">
         <v>713</v>
       </c>
       <c r="D200" t="s">
         <v>16</v>
       </c>
       <c r="E200" t="s">
         <v>17</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>714</v>
       </c>
       <c r="G200" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="B201" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C201" t="s">
         <v>716</v>
       </c>
       <c r="D201" t="s">
         <v>16</v>
       </c>
       <c r="E201" t="s">
         <v>17</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>717</v>
       </c>
       <c r="G201" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="B202" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C202" t="s">
         <v>719</v>
       </c>
       <c r="D202" t="s">
         <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>17</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>720</v>
       </c>
       <c r="G202" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="B203" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C203" t="s">
         <v>722</v>
       </c>
       <c r="D203" t="s">
         <v>16</v>
       </c>
       <c r="E203" t="s">
         <v>17</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>723</v>
       </c>
       <c r="G203" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="B204" t="s">
+        <v>703</v>
+      </c>
+      <c r="C204" t="s">
         <v>725</v>
       </c>
-      <c r="C204" t="s">
+      <c r="D204" t="s">
+        <v>16</v>
+      </c>
+      <c r="E204" t="s">
+        <v>17</v>
+      </c>
+      <c r="F204" s="1" t="s">
         <v>726</v>
       </c>
-      <c r="D204" t="s">
-[...5 lines deleted...]
-      <c r="F204" s="1" t="s">
+      <c r="G204" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
         <v>681</v>
       </c>
       <c r="B205" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C205" t="s">
         <v>729</v>
       </c>
       <c r="D205" t="s">
         <v>16</v>
       </c>
       <c r="E205" t="s">
         <v>17</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>730</v>
       </c>
       <c r="G205" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
         <v>684</v>
       </c>
       <c r="B206" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C206" t="s">
         <v>732</v>
       </c>
       <c r="D206" t="s">
         <v>16</v>
       </c>
       <c r="E206" t="s">
         <v>17</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>733</v>
       </c>
       <c r="G206" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
         <v>687</v>
       </c>
       <c r="B207" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C207" t="s">
         <v>735</v>
       </c>
       <c r="D207" t="s">
         <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>17</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>736</v>
       </c>
       <c r="G207" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="B208" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C208" t="s">
         <v>738</v>
       </c>
       <c r="D208" t="s">
         <v>16</v>
       </c>
       <c r="E208" t="s">
         <v>17</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>739</v>
       </c>
       <c r="G208" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
         <v>694</v>
       </c>
       <c r="B209" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C209" t="s">
         <v>741</v>
       </c>
       <c r="D209" t="s">
         <v>16</v>
       </c>
       <c r="E209" t="s">
         <v>17</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>742</v>
       </c>
       <c r="G209" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
         <v>697</v>
       </c>
       <c r="B210" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C210" t="s">
         <v>744</v>
       </c>
       <c r="D210" t="s">
         <v>16</v>
       </c>
       <c r="E210" t="s">
         <v>17</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>745</v>
       </c>
       <c r="G210" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
+        <v>700</v>
+      </c>
+      <c r="B211" t="s">
+        <v>728</v>
+      </c>
+      <c r="C211" t="s">
         <v>747</v>
       </c>
-      <c r="B211" t="s">
-[...2 lines deleted...]
-      <c r="C211" t="s">
+      <c r="D211" t="s">
+        <v>16</v>
+      </c>
+      <c r="E211" t="s">
+        <v>17</v>
+      </c>
+      <c r="F211" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="D211" t="s">
-[...5 lines deleted...]
-      <c r="F211" s="1" t="s">
+      <c r="G211" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>701</v>
+        <v>750</v>
       </c>
       <c r="B212" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C212" t="s">
         <v>751</v>
       </c>
       <c r="D212" t="s">
         <v>16</v>
       </c>
       <c r="E212" t="s">
         <v>17</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>752</v>
       </c>
       <c r="G212" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
         <v>704</v>
       </c>
       <c r="B213" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C213" t="s">
         <v>754</v>
       </c>
       <c r="D213" t="s">
         <v>16</v>
       </c>
       <c r="E213" t="s">
         <v>17</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>755</v>
       </c>
       <c r="G213" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
+        <v>707</v>
+      </c>
+      <c r="B214" t="s">
+        <v>728</v>
+      </c>
+      <c r="C214" t="s">
         <v>757</v>
       </c>
-      <c r="B214" t="s">
-[...2 lines deleted...]
-      <c r="C214" t="s">
+      <c r="D214" t="s">
+        <v>16</v>
+      </c>
+      <c r="E214" t="s">
+        <v>17</v>
+      </c>
+      <c r="F214" s="1" t="s">
         <v>758</v>
       </c>
-      <c r="D214" t="s">
-[...5 lines deleted...]
-      <c r="F214" s="1" t="s">
+      <c r="G214" t="s">
         <v>759</v>
-      </c>
-[...1 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
-        <v>707</v>
+        <v>760</v>
       </c>
       <c r="B215" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C215" t="s">
         <v>761</v>
       </c>
       <c r="D215" t="s">
         <v>16</v>
       </c>
       <c r="E215" t="s">
         <v>17</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>762</v>
       </c>
       <c r="G215" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
         <v>710</v>
       </c>
       <c r="B216" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C216" t="s">
         <v>764</v>
       </c>
       <c r="D216" t="s">
         <v>16</v>
       </c>
       <c r="E216" t="s">
         <v>17</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>765</v>
       </c>
       <c r="G216" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="B217" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C217" t="s">
         <v>767</v>
       </c>
       <c r="D217" t="s">
         <v>16</v>
       </c>
       <c r="E217" t="s">
         <v>17</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>768</v>
       </c>
       <c r="G217" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="B218" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="C218" t="s">
         <v>770</v>
       </c>
       <c r="D218" t="s">
         <v>16</v>
       </c>
       <c r="E218" t="s">
         <v>17</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>771</v>
       </c>
       <c r="G218" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
+        <v>719</v>
+      </c>
+      <c r="B219" t="s">
+        <v>728</v>
+      </c>
+      <c r="C219" t="s">
         <v>773</v>
       </c>
-      <c r="B219" t="s">
+      <c r="D219" t="s">
+        <v>16</v>
+      </c>
+      <c r="E219" t="s">
+        <v>17</v>
+      </c>
+      <c r="F219" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="C219" t="s">
+      <c r="G219" t="s">
         <v>775</v>
-      </c>
-[...10 lines deleted...]
-        <v>776</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>722</v>
+        <v>776</v>
       </c>
       <c r="B220" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C220" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="D220" t="s">
         <v>16</v>
       </c>
       <c r="E220" t="s">
         <v>17</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>778</v>
+        <v>58</v>
       </c>
       <c r="G220" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="B221" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C221" t="s">
         <v>780</v>
       </c>
       <c r="D221" t="s">
         <v>16</v>
       </c>
       <c r="E221" t="s">
         <v>17</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>781</v>
       </c>
       <c r="G221" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
+        <v>729</v>
+      </c>
+      <c r="B222" t="s">
+        <v>777</v>
+      </c>
+      <c r="C222" t="s">
         <v>783</v>
       </c>
-      <c r="B222" t="s">
-[...2 lines deleted...]
-      <c r="C222" t="s">
+      <c r="D222" t="s">
+        <v>16</v>
+      </c>
+      <c r="E222" t="s">
+        <v>17</v>
+      </c>
+      <c r="F222" s="1" t="s">
         <v>784</v>
       </c>
-      <c r="D222" t="s">
-[...5 lines deleted...]
-      <c r="F222" s="1" t="s">
+      <c r="G222" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
+        <v>786</v>
+      </c>
+      <c r="B223" t="s">
+        <v>777</v>
+      </c>
+      <c r="C223" t="s">
         <v>787</v>
       </c>
-      <c r="B223" t="s">
-[...2 lines deleted...]
-      <c r="C223" t="s">
+      <c r="D223" t="s">
+        <v>16</v>
+      </c>
+      <c r="E223" t="s">
+        <v>17</v>
+      </c>
+      <c r="F223" s="1" t="s">
         <v>788</v>
       </c>
-      <c r="D223" t="s">
-[...5 lines deleted...]
-      <c r="F223" s="1" t="s">
+      <c r="G223" t="s">
         <v>789</v>
-      </c>
-[...1 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>729</v>
+        <v>790</v>
       </c>
       <c r="B224" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C224" t="s">
         <v>791</v>
       </c>
       <c r="D224" t="s">
         <v>16</v>
       </c>
       <c r="E224" t="s">
         <v>17</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>792</v>
       </c>
       <c r="G224" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
         <v>732</v>
       </c>
       <c r="B225" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C225" t="s">
         <v>794</v>
       </c>
       <c r="D225" t="s">
         <v>16</v>
       </c>
       <c r="E225" t="s">
         <v>17</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>795</v>
       </c>
       <c r="G225" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
+        <v>735</v>
+      </c>
+      <c r="B226" t="s">
+        <v>777</v>
+      </c>
+      <c r="C226" t="s">
         <v>797</v>
       </c>
-      <c r="B226" t="s">
-[...2 lines deleted...]
-      <c r="C226" t="s">
+      <c r="D226" t="s">
+        <v>16</v>
+      </c>
+      <c r="E226" t="s">
+        <v>17</v>
+      </c>
+      <c r="F226" s="1" t="s">
         <v>798</v>
       </c>
-      <c r="D226" t="s">
-[...5 lines deleted...]
-      <c r="F226" s="1" t="s">
+      <c r="G226" t="s">
         <v>799</v>
-      </c>
-[...1 lines deleted...]
-        <v>800</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>735</v>
+        <v>800</v>
       </c>
       <c r="B227" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C227" t="s">
         <v>801</v>
       </c>
       <c r="D227" t="s">
         <v>16</v>
       </c>
       <c r="E227" t="s">
         <v>17</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>802</v>
       </c>
       <c r="G227" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
         <v>738</v>
       </c>
       <c r="B228" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C228" t="s">
         <v>804</v>
       </c>
       <c r="D228" t="s">
         <v>16</v>
       </c>
       <c r="E228" t="s">
         <v>17</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>805</v>
       </c>
       <c r="G228" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
         <v>741</v>
       </c>
       <c r="B229" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C229" t="s">
         <v>807</v>
       </c>
       <c r="D229" t="s">
         <v>16</v>
       </c>
       <c r="E229" t="s">
         <v>17</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>808</v>
       </c>
       <c r="G229" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
+        <v>744</v>
+      </c>
+      <c r="B230" t="s">
+        <v>777</v>
+      </c>
+      <c r="C230" t="s">
         <v>810</v>
       </c>
-      <c r="B230" t="s">
-[...2 lines deleted...]
-      <c r="C230" t="s">
+      <c r="D230" t="s">
+        <v>16</v>
+      </c>
+      <c r="E230" t="s">
+        <v>17</v>
+      </c>
+      <c r="F230" s="1" t="s">
         <v>811</v>
       </c>
-      <c r="D230" t="s">
-[...5 lines deleted...]
-      <c r="F230" s="1" t="s">
+      <c r="G230" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
+        <v>813</v>
+      </c>
+      <c r="B231" t="s">
+        <v>777</v>
+      </c>
+      <c r="C231" t="s">
         <v>814</v>
       </c>
-      <c r="B231" t="s">
-[...2 lines deleted...]
-      <c r="C231" t="s">
+      <c r="D231" t="s">
+        <v>16</v>
+      </c>
+      <c r="E231" t="s">
+        <v>17</v>
+      </c>
+      <c r="F231" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="D231" t="s">
-[...5 lines deleted...]
-      <c r="F231" s="1" t="s">
+      <c r="G231" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
-        <v>744</v>
+        <v>817</v>
       </c>
       <c r="B232" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C232" t="s">
         <v>818</v>
       </c>
       <c r="D232" t="s">
         <v>16</v>
       </c>
       <c r="E232" t="s">
         <v>17</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>819</v>
       </c>
       <c r="G232" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="B233" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="C233" t="s">
         <v>821</v>
       </c>
       <c r="D233" t="s">
         <v>16</v>
       </c>
       <c r="E233" t="s">
         <v>17</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>822</v>
       </c>
       <c r="G233" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
+        <v>751</v>
+      </c>
+      <c r="B234" t="s">
+        <v>777</v>
+      </c>
+      <c r="C234" t="s">
         <v>824</v>
       </c>
-      <c r="B234" t="s">
-[...2 lines deleted...]
-      <c r="C234" t="s">
+      <c r="D234" t="s">
+        <v>16</v>
+      </c>
+      <c r="E234" t="s">
+        <v>17</v>
+      </c>
+      <c r="F234" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="D234" t="s">
-[...5 lines deleted...]
-      <c r="F234" s="1" t="s">
+      <c r="G234" t="s">
         <v>826</v>
-      </c>
-[...1 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
+        <v>827</v>
+      </c>
+      <c r="B235" t="s">
+        <v>777</v>
+      </c>
+      <c r="C235" t="s">
         <v>828</v>
       </c>
-      <c r="B235" t="s">
-[...2 lines deleted...]
-      <c r="C235" t="s">
+      <c r="D235" t="s">
+        <v>16</v>
+      </c>
+      <c r="E235" t="s">
+        <v>17</v>
+      </c>
+      <c r="F235" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="D235" t="s">
-[...5 lines deleted...]
-      <c r="F235" s="1" t="s">
+      <c r="G235" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>713</v>
+        <v>831</v>
       </c>
       <c r="B236" t="s">
-        <v>725</v>
+        <v>777</v>
       </c>
       <c r="C236" t="s">
         <v>832</v>
       </c>
       <c r="D236" t="s">
         <v>16</v>
       </c>
       <c r="E236" t="s">
         <v>17</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>833</v>
       </c>
       <c r="G236" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
-        <v>751</v>
+        <v>716</v>
       </c>
       <c r="B237" t="s">
-        <v>774</v>
+        <v>728</v>
       </c>
       <c r="C237" t="s">
         <v>835</v>
       </c>
       <c r="D237" t="s">
         <v>16</v>
       </c>
       <c r="E237" t="s">
         <v>17</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>836</v>
       </c>
       <c r="G237" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
         <v>754</v>
       </c>
       <c r="B238" t="s">
+        <v>777</v>
+      </c>
+      <c r="C238" t="s">
         <v>838</v>
       </c>
-      <c r="C238" t="s">
+      <c r="D238" t="s">
+        <v>16</v>
+      </c>
+      <c r="E238" t="s">
+        <v>17</v>
+      </c>
+      <c r="F238" s="1" t="s">
         <v>839</v>
       </c>
-      <c r="D238" t="s">
-[...5 lines deleted...]
-      <c r="F238" s="1" t="s">
+      <c r="G238" t="s">
         <v>840</v>
-      </c>
-[...1 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="B239" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C239" t="s">
         <v>842</v>
       </c>
       <c r="D239" t="s">
         <v>16</v>
       </c>
       <c r="E239" t="s">
         <v>17</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>843</v>
       </c>
       <c r="G239" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
         <v>761</v>
       </c>
       <c r="B240" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C240" t="s">
         <v>845</v>
       </c>
       <c r="D240" t="s">
         <v>16</v>
       </c>
       <c r="E240" t="s">
         <v>17</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>846</v>
       </c>
       <c r="G240" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
         <v>764</v>
       </c>
       <c r="B241" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C241" t="s">
         <v>848</v>
       </c>
       <c r="D241" t="s">
         <v>16</v>
       </c>
       <c r="E241" t="s">
         <v>17</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>849</v>
       </c>
       <c r="G241" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
-        <v>832</v>
+        <v>767</v>
       </c>
       <c r="B242" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C242" t="s">
         <v>851</v>
       </c>
       <c r="D242" t="s">
         <v>16</v>
       </c>
       <c r="E242" t="s">
         <v>17</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>852</v>
       </c>
       <c r="G242" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
-        <v>767</v>
+        <v>835</v>
       </c>
       <c r="B243" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C243" t="s">
         <v>854</v>
       </c>
       <c r="D243" t="s">
         <v>16</v>
       </c>
       <c r="E243" t="s">
         <v>17</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>855</v>
       </c>
       <c r="G243" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
         <v>770</v>
       </c>
       <c r="B244" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C244" t="s">
         <v>857</v>
       </c>
       <c r="D244" t="s">
         <v>16</v>
       </c>
       <c r="E244" t="s">
         <v>17</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>858</v>
       </c>
       <c r="G244" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="B245" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C245" t="s">
         <v>860</v>
       </c>
       <c r="D245" t="s">
         <v>16</v>
       </c>
       <c r="E245" t="s">
         <v>17</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>861</v>
       </c>
       <c r="G245" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B246" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C246" t="s">
         <v>863</v>
       </c>
       <c r="D246" t="s">
         <v>16</v>
       </c>
       <c r="E246" t="s">
         <v>17</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>864</v>
       </c>
       <c r="G246" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="B247" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C247" t="s">
         <v>866</v>
       </c>
       <c r="D247" t="s">
         <v>16</v>
       </c>
       <c r="E247" t="s">
         <v>17</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>867</v>
       </c>
       <c r="G247" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="B248" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C248" t="s">
-        <v>167</v>
+        <v>869</v>
       </c>
       <c r="D248" t="s">
         <v>16</v>
       </c>
       <c r="E248" t="s">
         <v>17</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="G248" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
-        <v>871</v>
+        <v>783</v>
       </c>
       <c r="B249" t="s">
+        <v>841</v>
+      </c>
+      <c r="C249" t="s">
+        <v>171</v>
+      </c>
+      <c r="D249" t="s">
+        <v>16</v>
+      </c>
+      <c r="E249" t="s">
+        <v>17</v>
+      </c>
+      <c r="F249" s="1" t="s">
         <v>872</v>
       </c>
-      <c r="C249" t="s">
+      <c r="G249" t="s">
         <v>873</v>
-      </c>
-[...10 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
-        <v>794</v>
+        <v>874</v>
       </c>
       <c r="B250" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="C250" t="s">
         <v>876</v>
       </c>
       <c r="D250" t="s">
         <v>16</v>
       </c>
       <c r="E250" t="s">
         <v>17</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>877</v>
       </c>
       <c r="G250" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="B251" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="C251" t="s">
         <v>879</v>
       </c>
       <c r="D251" t="s">
         <v>16</v>
       </c>
       <c r="E251" t="s">
         <v>17</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>880</v>
       </c>
       <c r="G251" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
         <v>804</v>
       </c>
       <c r="B252" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="C252" t="s">
         <v>882</v>
       </c>
       <c r="D252" t="s">
         <v>16</v>
       </c>
       <c r="E252" t="s">
         <v>17</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>883</v>
       </c>
       <c r="G252" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
         <v>807</v>
       </c>
       <c r="B253" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="C253" t="s">
         <v>885</v>
       </c>
       <c r="D253" t="s">
         <v>16</v>
       </c>
       <c r="E253" t="s">
         <v>17</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>886</v>
       </c>
       <c r="G253" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
-        <v>788</v>
+        <v>810</v>
       </c>
       <c r="B254" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="C254" t="s">
         <v>888</v>
       </c>
       <c r="D254" t="s">
         <v>16</v>
       </c>
       <c r="E254" t="s">
         <v>17</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>889</v>
       </c>
       <c r="G254" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
-        <v>811</v>
+        <v>791</v>
       </c>
       <c r="B255" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="C255" t="s">
         <v>891</v>
       </c>
       <c r="D255" t="s">
         <v>16</v>
       </c>
       <c r="E255" t="s">
         <v>17</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>892</v>
       </c>
       <c r="G255" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
-        <v>791</v>
+        <v>814</v>
       </c>
       <c r="B256" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="C256" t="s">
         <v>894</v>
       </c>
       <c r="D256" t="s">
         <v>16</v>
       </c>
       <c r="E256" t="s">
         <v>17</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>895</v>
       </c>
       <c r="G256" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="B257" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="C257" t="s">
         <v>897</v>
       </c>
       <c r="D257" t="s">
         <v>16</v>
       </c>
       <c r="E257" t="s">
         <v>17</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>898</v>
       </c>
       <c r="G257" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
-        <v>818</v>
+        <v>801</v>
       </c>
       <c r="B258" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="C258" t="s">
         <v>900</v>
       </c>
       <c r="D258" t="s">
         <v>16</v>
       </c>
       <c r="E258" t="s">
         <v>17</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>901</v>
       </c>
       <c r="G258" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
         <v>821</v>
       </c>
       <c r="B259" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="C259" t="s">
         <v>903</v>
       </c>
       <c r="D259" t="s">
         <v>16</v>
       </c>
       <c r="E259" t="s">
         <v>17</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>58</v>
+        <v>904</v>
       </c>
       <c r="G259" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
-        <v>815</v>
+        <v>824</v>
       </c>
       <c r="B260" t="s">
-        <v>905</v>
+        <v>875</v>
       </c>
       <c r="C260" t="s">
         <v>906</v>
       </c>
       <c r="D260" t="s">
         <v>16</v>
       </c>
       <c r="E260" t="s">
         <v>17</v>
       </c>
       <c r="F260" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G260" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
-        <v>829</v>
+        <v>818</v>
       </c>
       <c r="B261" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C261" t="s">
         <v>909</v>
       </c>
       <c r="D261" t="s">
         <v>16</v>
       </c>
       <c r="E261" t="s">
         <v>17</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>910</v>
       </c>
       <c r="G261" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="B262" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C262" t="s">
         <v>912</v>
       </c>
       <c r="D262" t="s">
         <v>16</v>
       </c>
       <c r="E262" t="s">
         <v>17</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>913</v>
       </c>
       <c r="G262" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="B263" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C263" t="s">
         <v>915</v>
       </c>
       <c r="D263" t="s">
         <v>16</v>
       </c>
       <c r="E263" t="s">
         <v>17</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>916</v>
       </c>
       <c r="G263" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
+        <v>838</v>
+      </c>
+      <c r="B264" t="s">
+        <v>908</v>
+      </c>
+      <c r="C264" t="s">
         <v>918</v>
       </c>
-      <c r="B264" t="s">
-[...2 lines deleted...]
-      <c r="C264" t="s">
+      <c r="D264" t="s">
+        <v>16</v>
+      </c>
+      <c r="E264" t="s">
+        <v>17</v>
+      </c>
+      <c r="F264" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="D264" t="s">
-[...5 lines deleted...]
-      <c r="F264" s="1" t="s">
+      <c r="G264" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
-        <v>839</v>
+        <v>921</v>
       </c>
       <c r="B265" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C265" t="s">
         <v>922</v>
       </c>
       <c r="D265" t="s">
         <v>16</v>
       </c>
       <c r="E265" t="s">
         <v>17</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>923</v>
       </c>
       <c r="G265" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="B266" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C266" t="s">
         <v>925</v>
       </c>
       <c r="D266" t="s">
         <v>16</v>
       </c>
       <c r="E266" t="s">
         <v>17</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>926</v>
       </c>
       <c r="G266" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
-        <v>857</v>
+        <v>848</v>
       </c>
       <c r="B267" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C267" t="s">
         <v>928</v>
       </c>
       <c r="D267" t="s">
         <v>16</v>
       </c>
       <c r="E267" t="s">
         <v>17</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>929</v>
       </c>
       <c r="G267" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
-        <v>848</v>
+        <v>860</v>
       </c>
       <c r="B268" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C268" t="s">
         <v>931</v>
       </c>
       <c r="D268" t="s">
         <v>16</v>
       </c>
       <c r="E268" t="s">
         <v>17</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>932</v>
       </c>
       <c r="G268" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
         <v>851</v>
       </c>
       <c r="B269" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C269" t="s">
         <v>934</v>
       </c>
       <c r="D269" t="s">
         <v>16</v>
       </c>
       <c r="E269" t="s">
         <v>17</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>935</v>
       </c>
       <c r="G269" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
         <v>854</v>
       </c>
       <c r="B270" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C270" t="s">
         <v>937</v>
       </c>
       <c r="D270" t="s">
         <v>16</v>
       </c>
       <c r="E270" t="s">
         <v>17</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>938</v>
       </c>
       <c r="G270" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
-        <v>842</v>
+        <v>857</v>
       </c>
       <c r="B271" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C271" t="s">
         <v>940</v>
       </c>
       <c r="D271" t="s">
         <v>16</v>
       </c>
       <c r="E271" t="s">
         <v>17</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>941</v>
       </c>
       <c r="G271" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>860</v>
+        <v>845</v>
       </c>
       <c r="B272" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C272" t="s">
         <v>943</v>
       </c>
       <c r="D272" t="s">
         <v>16</v>
       </c>
       <c r="E272" t="s">
         <v>17</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>944</v>
       </c>
       <c r="G272" t="s">
-        <v>924</v>
+        <v>945</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
         <v>863</v>
       </c>
       <c r="B273" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C273" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="D273" t="s">
         <v>16</v>
       </c>
       <c r="E273" t="s">
         <v>17</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="G273" t="s">
-        <v>947</v>
+        <v>927</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
+        <v>866</v>
+      </c>
+      <c r="B274" t="s">
+        <v>908</v>
+      </c>
+      <c r="C274" t="s">
         <v>948</v>
       </c>
-      <c r="B274" t="s">
-[...2 lines deleted...]
-      <c r="C274" t="s">
+      <c r="D274" t="s">
+        <v>16</v>
+      </c>
+      <c r="E274" t="s">
+        <v>17</v>
+      </c>
+      <c r="F274" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="D274" t="s">
-[...5 lines deleted...]
-      <c r="F274" s="1" t="s">
+      <c r="G274" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>866</v>
+        <v>951</v>
       </c>
       <c r="B275" t="s">
+        <v>908</v>
+      </c>
+      <c r="C275" t="s">
         <v>952</v>
       </c>
-      <c r="C275" t="s">
+      <c r="D275" t="s">
+        <v>16</v>
+      </c>
+      <c r="E275" t="s">
+        <v>17</v>
+      </c>
+      <c r="F275" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="D275" t="s">
-[...5 lines deleted...]
-      <c r="F275" s="1" t="s">
+      <c r="G275" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
-        <v>888</v>
+        <v>869</v>
       </c>
       <c r="B276" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C276" t="s">
         <v>956</v>
       </c>
       <c r="D276" t="s">
         <v>16</v>
       </c>
       <c r="E276" t="s">
         <v>17</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>957</v>
       </c>
       <c r="G276" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
+        <v>891</v>
+      </c>
+      <c r="B277" t="s">
+        <v>955</v>
+      </c>
+      <c r="C277" t="s">
         <v>959</v>
       </c>
-      <c r="B277" t="s">
-[...2 lines deleted...]
-      <c r="C277" t="s">
+      <c r="D277" t="s">
+        <v>16</v>
+      </c>
+      <c r="E277" t="s">
+        <v>17</v>
+      </c>
+      <c r="F277" s="1" t="s">
         <v>960</v>
       </c>
-      <c r="D277" t="s">
-[...5 lines deleted...]
-      <c r="F277" s="1" t="s">
+      <c r="G277" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
+        <v>962</v>
+      </c>
+      <c r="B278" t="s">
+        <v>955</v>
+      </c>
+      <c r="C278" t="s">
         <v>963</v>
       </c>
-      <c r="B278" t="s">
-[...2 lines deleted...]
-      <c r="C278" t="s">
+      <c r="D278" t="s">
+        <v>16</v>
+      </c>
+      <c r="E278" t="s">
+        <v>17</v>
+      </c>
+      <c r="F278" s="1" t="s">
         <v>964</v>
       </c>
-      <c r="D278" t="s">
-[...5 lines deleted...]
-      <c r="F278" s="1" t="s">
+      <c r="G278" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
+        <v>966</v>
+      </c>
+      <c r="B279" t="s">
+        <v>955</v>
+      </c>
+      <c r="C279" t="s">
         <v>967</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
       <c r="D279" t="s">
         <v>16</v>
       </c>
       <c r="E279" t="s">
         <v>17</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>968</v>
       </c>
       <c r="G279" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
         <v>970</v>
       </c>
       <c r="B280" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C280" t="s">
-        <v>393</v>
+        <v>203</v>
       </c>
       <c r="D280" t="s">
         <v>16</v>
       </c>
       <c r="E280" t="s">
         <v>17</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>971</v>
       </c>
       <c r="G280" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
-        <v>894</v>
+        <v>973</v>
       </c>
       <c r="B281" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C281" t="s">
-        <v>586</v>
+        <v>396</v>
       </c>
       <c r="D281" t="s">
         <v>16</v>
       </c>
       <c r="E281" t="s">
         <v>17</v>
       </c>
       <c r="F281" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="G281" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
-        <v>873</v>
+        <v>897</v>
       </c>
       <c r="B282" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C282" t="s">
-        <v>421</v>
+        <v>589</v>
       </c>
       <c r="D282" t="s">
         <v>16</v>
       </c>
       <c r="E282" t="s">
         <v>17</v>
       </c>
       <c r="F282" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="G282" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
-        <v>977</v>
+        <v>876</v>
       </c>
       <c r="B283" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C283" t="s">
+        <v>421</v>
+      </c>
+      <c r="D283" t="s">
+        <v>16</v>
+      </c>
+      <c r="E283" t="s">
+        <v>17</v>
+      </c>
+      <c r="F283" s="1" t="s">
         <v>978</v>
       </c>
-      <c r="D283" t="s">
-[...5 lines deleted...]
-      <c r="F283" s="1" t="s">
+      <c r="G283" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
-        <v>876</v>
+        <v>980</v>
       </c>
       <c r="B284" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C284" t="s">
-        <v>356</v>
+        <v>981</v>
       </c>
       <c r="D284" t="s">
         <v>16</v>
       </c>
       <c r="E284" t="s">
         <v>17</v>
       </c>
       <c r="F284" s="1" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="G284" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>897</v>
+        <v>879</v>
       </c>
       <c r="B285" t="s">
-        <v>983</v>
+        <v>955</v>
       </c>
       <c r="C285" t="s">
-        <v>211</v>
+        <v>359</v>
       </c>
       <c r="D285" t="s">
         <v>16</v>
       </c>
       <c r="E285" t="s">
         <v>17</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>984</v>
       </c>
       <c r="G285" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>879</v>
+        <v>900</v>
       </c>
       <c r="B286" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C286" t="s">
         <v>215</v>
       </c>
       <c r="D286" t="s">
         <v>16</v>
       </c>
       <c r="E286" t="s">
         <v>17</v>
       </c>
       <c r="F286" s="1" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="G286" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
         <v>882</v>
       </c>
       <c r="B287" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C287" t="s">
         <v>219</v>
       </c>
       <c r="D287" t="s">
         <v>16</v>
       </c>
       <c r="E287" t="s">
         <v>17</v>
       </c>
       <c r="F287" s="1" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="G287" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
         <v>885</v>
       </c>
       <c r="B288" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C288" t="s">
-        <v>990</v>
+        <v>223</v>
       </c>
       <c r="D288" t="s">
         <v>16</v>
       </c>
       <c r="E288" t="s">
         <v>17</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>991</v>
       </c>
       <c r="G288" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="B289" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C289" t="s">
-        <v>223</v>
+        <v>993</v>
       </c>
       <c r="D289" t="s">
         <v>16</v>
       </c>
       <c r="E289" t="s">
         <v>17</v>
       </c>
       <c r="F289" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="G289" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>995</v>
+        <v>894</v>
       </c>
       <c r="B290" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C290" t="s">
+        <v>227</v>
+      </c>
+      <c r="D290" t="s">
+        <v>16</v>
+      </c>
+      <c r="E290" t="s">
+        <v>17</v>
+      </c>
+      <c r="F290" s="1" t="s">
         <v>996</v>
       </c>
-      <c r="D290" t="s">
-[...5 lines deleted...]
-      <c r="F290" s="1" t="s">
+      <c r="G290" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>906</v>
+        <v>998</v>
       </c>
       <c r="B291" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C291" t="s">
         <v>999</v>
       </c>
       <c r="D291" t="s">
         <v>16</v>
       </c>
       <c r="E291" t="s">
         <v>17</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="G291" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>900</v>
+        <v>909</v>
       </c>
       <c r="B292" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C292" t="s">
-        <v>235</v>
+        <v>1002</v>
       </c>
       <c r="D292" t="s">
         <v>16</v>
       </c>
       <c r="E292" t="s">
         <v>17</v>
       </c>
       <c r="F292" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="G292" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
         <v>903</v>
       </c>
       <c r="B293" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C293" t="s">
-        <v>1004</v>
+        <v>239</v>
       </c>
       <c r="D293" t="s">
         <v>16</v>
       </c>
       <c r="E293" t="s">
         <v>17</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="G293" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
+        <v>906</v>
+      </c>
+      <c r="B294" t="s">
+        <v>986</v>
+      </c>
+      <c r="C294" t="s">
         <v>1007</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D294" t="s">
         <v>16</v>
       </c>
       <c r="E294" t="s">
         <v>17</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="G294" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
-        <v>912</v>
+        <v>1010</v>
       </c>
       <c r="B295" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C295" t="s">
-        <v>1010</v>
+        <v>243</v>
       </c>
       <c r="D295" t="s">
         <v>16</v>
       </c>
       <c r="E295" t="s">
         <v>17</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="G295" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="B296" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C296" t="s">
-        <v>243</v>
+        <v>1013</v>
       </c>
       <c r="D296" t="s">
         <v>16</v>
       </c>
       <c r="E296" t="s">
         <v>17</v>
       </c>
       <c r="F296" s="1" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="G296" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
-        <v>915</v>
+        <v>912</v>
       </c>
       <c r="B297" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C297" t="s">
-        <v>1015</v>
+        <v>247</v>
       </c>
       <c r="D297" t="s">
         <v>16</v>
       </c>
       <c r="E297" t="s">
         <v>17</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="G297" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="B298" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C298" t="s">
         <v>1018</v>
       </c>
       <c r="D298" t="s">
         <v>16</v>
       </c>
       <c r="E298" t="s">
         <v>17</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="G298" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="B299" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C299" t="s">
-        <v>288</v>
+        <v>1021</v>
       </c>
       <c r="D299" t="s">
         <v>16</v>
       </c>
       <c r="E299" t="s">
         <v>17</v>
       </c>
       <c r="F299" s="1" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="G299" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
-        <v>940</v>
+        <v>922</v>
       </c>
       <c r="B300" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C300" t="s">
-        <v>1023</v>
+        <v>292</v>
       </c>
       <c r="D300" t="s">
         <v>16</v>
       </c>
       <c r="E300" t="s">
         <v>17</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="G300" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>429</v>
+        <v>943</v>
       </c>
       <c r="B301" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C301" t="s">
         <v>1026</v>
       </c>
       <c r="D301" t="s">
         <v>16</v>
       </c>
       <c r="E301" t="s">
         <v>17</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="G301" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
-        <v>925</v>
+        <v>432</v>
       </c>
       <c r="B302" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C302" t="s">
         <v>1029</v>
       </c>
       <c r="D302" t="s">
         <v>16</v>
       </c>
       <c r="E302" t="s">
         <v>17</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="G302" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
+        <v>928</v>
+      </c>
+      <c r="B303" t="s">
+        <v>986</v>
+      </c>
+      <c r="C303" t="s">
         <v>1032</v>
       </c>
-      <c r="B303" t="s">
-[...2 lines deleted...]
-      <c r="C303" t="s">
+      <c r="D303" t="s">
+        <v>16</v>
+      </c>
+      <c r="E303" t="s">
+        <v>17</v>
+      </c>
+      <c r="F303" s="1" t="s">
         <v>1033</v>
       </c>
-      <c r="D303" t="s">
-[...5 lines deleted...]
-      <c r="F303" s="1" t="s">
+      <c r="G303" t="s">
         <v>1034</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B304" t="s">
+        <v>986</v>
+      </c>
+      <c r="C304" t="s">
         <v>1036</v>
-      </c>
-[...4 lines deleted...]
-        <v>296</v>
       </c>
       <c r="D304" t="s">
         <v>16</v>
       </c>
       <c r="E304" t="s">
         <v>17</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="G304" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
-        <v>934</v>
+        <v>1039</v>
       </c>
       <c r="B305" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C305" t="s">
-        <v>1039</v>
+        <v>300</v>
       </c>
       <c r="D305" t="s">
         <v>16</v>
       </c>
       <c r="E305" t="s">
         <v>17</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="G305" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="B306" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C306" t="s">
         <v>1042</v>
       </c>
       <c r="D306" t="s">
         <v>16</v>
       </c>
       <c r="E306" t="s">
         <v>17</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="G306" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="B307" t="s">
+        <v>986</v>
+      </c>
+      <c r="C307" t="s">
         <v>1045</v>
       </c>
-      <c r="C307" t="s">
+      <c r="D307" t="s">
+        <v>16</v>
+      </c>
+      <c r="E307" t="s">
+        <v>17</v>
+      </c>
+      <c r="F307" s="1" t="s">
         <v>1046</v>
       </c>
-      <c r="D307" t="s">
-[...5 lines deleted...]
-      <c r="F307" s="1" t="s">
+      <c r="G307" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
-        <v>937</v>
+        <v>931</v>
       </c>
       <c r="B308" t="s">
-        <v>983</v>
+        <v>1048</v>
       </c>
       <c r="C308" t="s">
-        <v>247</v>
+        <v>1049</v>
       </c>
       <c r="D308" t="s">
         <v>16</v>
       </c>
       <c r="E308" t="s">
         <v>17</v>
       </c>
       <c r="F308" s="1" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="G308" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>943</v>
+        <v>940</v>
       </c>
       <c r="B309" t="s">
-        <v>1051</v>
+        <v>986</v>
       </c>
       <c r="C309" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D309" t="s">
         <v>16</v>
       </c>
       <c r="E309" t="s">
         <v>17</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="G309" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B310" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="C310" t="s">
-        <v>1054</v>
+        <v>256</v>
       </c>
       <c r="D310" t="s">
         <v>16</v>
       </c>
       <c r="E310" t="s">
         <v>17</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="G310" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="B311" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="C311" t="s">
         <v>1057</v>
       </c>
       <c r="D311" t="s">
         <v>16</v>
       </c>
       <c r="E311" t="s">
         <v>17</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="G311" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>978</v>
+        <v>952</v>
       </c>
       <c r="B312" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="C312" t="s">
         <v>1060</v>
       </c>
       <c r="D312" t="s">
         <v>16</v>
       </c>
       <c r="E312" t="s">
         <v>17</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="G312" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>953</v>
+        <v>981</v>
       </c>
       <c r="B313" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="C313" t="s">
         <v>1063</v>
       </c>
       <c r="D313" t="s">
         <v>16</v>
       </c>
       <c r="E313" t="s">
         <v>17</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="G313" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
         <v>956</v>
       </c>
       <c r="B314" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C314" t="s">
         <v>1066</v>
       </c>
-      <c r="C314" t="s">
+      <c r="D314" t="s">
+        <v>16</v>
+      </c>
+      <c r="E314" t="s">
+        <v>17</v>
+      </c>
+      <c r="F314" s="1" t="s">
         <v>1067</v>
       </c>
-      <c r="D314" t="s">
-[...5 lines deleted...]
-      <c r="F314" s="1" t="s">
+      <c r="G314" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="B315" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C315" t="s">
         <v>1070</v>
       </c>
       <c r="D315" t="s">
         <v>16</v>
       </c>
       <c r="E315" t="s">
         <v>17</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="G315" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="B316" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C316" t="s">
         <v>1073</v>
       </c>
       <c r="D316" t="s">
         <v>16</v>
       </c>
       <c r="E316" t="s">
         <v>17</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="G316" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>990</v>
+        <v>967</v>
       </c>
       <c r="B317" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C317" t="s">
         <v>1076</v>
       </c>
       <c r="D317" t="s">
         <v>16</v>
       </c>
       <c r="E317" t="s">
         <v>17</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="G317" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="B318" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C318" t="s">
         <v>1079</v>
       </c>
       <c r="D318" t="s">
         <v>16</v>
       </c>
       <c r="E318" t="s">
         <v>17</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="G318" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
         <v>999</v>
       </c>
       <c r="B319" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C319" t="s">
         <v>1082</v>
       </c>
       <c r="D319" t="s">
         <v>16</v>
       </c>
       <c r="E319" t="s">
         <v>17</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="G319" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="B320" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C320" t="s">
-        <v>264</v>
+        <v>1085</v>
       </c>
       <c r="D320" t="s">
         <v>16</v>
       </c>
       <c r="E320" t="s">
         <v>17</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="G320" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="B321" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C321" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="D321" t="s">
         <v>16</v>
       </c>
       <c r="E321" t="s">
         <v>17</v>
       </c>
       <c r="F321" s="1" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="G321" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>1015</v>
+        <v>1013</v>
       </c>
       <c r="B322" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C322" t="s">
-        <v>1089</v>
+        <v>288</v>
       </c>
       <c r="D322" t="s">
         <v>16</v>
       </c>
       <c r="E322" t="s">
         <v>17</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="G322" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>1023</v>
+        <v>1018</v>
       </c>
       <c r="B323" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C323" t="s">
         <v>1092</v>
       </c>
       <c r="D323" t="s">
         <v>16</v>
       </c>
       <c r="E323" t="s">
         <v>17</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="G323" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>1018</v>
+        <v>1026</v>
       </c>
       <c r="B324" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C324" t="s">
         <v>1095</v>
       </c>
       <c r="D324" t="s">
         <v>16</v>
       </c>
       <c r="E324" t="s">
         <v>17</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="G324" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="B325" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C325" t="s">
         <v>1098</v>
       </c>
       <c r="D325" t="s">
         <v>16</v>
       </c>
       <c r="E325" t="s">
         <v>17</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="G325" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
         <v>1029</v>
       </c>
       <c r="B326" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C326" t="s">
         <v>1101</v>
       </c>
       <c r="D326" t="s">
         <v>16</v>
       </c>
       <c r="E326" t="s">
         <v>17</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="G326" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="B327" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C327" t="s">
         <v>1104</v>
       </c>
       <c r="D327" t="s">
         <v>16</v>
       </c>
       <c r="E327" t="s">
         <v>17</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="G327" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>1042</v>
+        <v>1036</v>
       </c>
       <c r="B328" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C328" t="s">
         <v>1107</v>
       </c>
       <c r="D328" t="s">
         <v>16</v>
       </c>
       <c r="E328" t="s">
         <v>17</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="G328" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
-        <v>1039</v>
+        <v>1045</v>
       </c>
       <c r="B329" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C329" t="s">
-        <v>303</v>
+        <v>1110</v>
       </c>
       <c r="D329" t="s">
         <v>16</v>
       </c>
       <c r="E329" t="s">
         <v>17</v>
       </c>
       <c r="F329" s="1" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="G329" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="B330" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C330" t="s">
-        <v>1112</v>
+        <v>307</v>
       </c>
       <c r="D330" t="s">
         <v>16</v>
       </c>
       <c r="E330" t="s">
         <v>17</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="G330" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="B331" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C331" t="s">
-        <v>312</v>
+        <v>1115</v>
       </c>
       <c r="D331" t="s">
         <v>16</v>
       </c>
       <c r="E331" t="s">
         <v>17</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="G331" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
         <v>1057</v>
       </c>
       <c r="B332" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C332" t="s">
-        <v>1117</v>
+        <v>316</v>
       </c>
       <c r="D332" t="s">
         <v>16</v>
       </c>
       <c r="E332" t="s">
         <v>17</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="G332" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
         <v>1060</v>
       </c>
       <c r="B333" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C333" t="s">
-        <v>316</v>
+        <v>1120</v>
       </c>
       <c r="D333" t="s">
         <v>16</v>
       </c>
       <c r="E333" t="s">
         <v>17</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="G333" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
         <v>1063</v>
       </c>
       <c r="B334" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C334" t="s">
-        <v>1122</v>
+        <v>320</v>
       </c>
       <c r="D334" t="s">
         <v>16</v>
       </c>
       <c r="E334" t="s">
         <v>17</v>
       </c>
       <c r="F334" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="G334" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C335" t="s">
         <v>1125</v>
       </c>
-      <c r="B335" t="s">
-[...2 lines deleted...]
-      <c r="C335" t="s">
+      <c r="D335" t="s">
+        <v>16</v>
+      </c>
+      <c r="E335" t="s">
+        <v>17</v>
+      </c>
+      <c r="F335" s="1" t="s">
         <v>1126</v>
       </c>
-      <c r="D335" t="s">
-[...5 lines deleted...]
-      <c r="F335" s="1" t="s">
+      <c r="G335" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>1067</v>
+        <v>1128</v>
       </c>
       <c r="B336" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C336" t="s">
-        <v>324</v>
+        <v>1129</v>
       </c>
       <c r="D336" t="s">
         <v>16</v>
       </c>
       <c r="E336" t="s">
         <v>17</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="G336" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
         <v>1070</v>
       </c>
       <c r="B337" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="C337" t="s">
-        <v>1131</v>
+        <v>328</v>
       </c>
       <c r="D337" t="s">
         <v>16</v>
       </c>
       <c r="E337" t="s">
         <v>17</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="G337" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
       <c r="B338" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C338" t="s">
         <v>1134</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="D338" t="s">
         <v>16</v>
       </c>
       <c r="E338" t="s">
         <v>17</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="G338" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
         <v>1079</v>
       </c>
       <c r="B339" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C339" t="s">
-        <v>1137</v>
+        <v>332</v>
       </c>
       <c r="D339" t="s">
         <v>16</v>
       </c>
       <c r="E339" t="s">
         <v>17</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="G339" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
         <v>1082</v>
       </c>
       <c r="B340" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C340" t="s">
-        <v>332</v>
+        <v>1140</v>
       </c>
       <c r="D340" t="s">
         <v>16</v>
       </c>
       <c r="E340" t="s">
         <v>17</v>
       </c>
       <c r="F340" s="1" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="G340" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
-        <v>1073</v>
+        <v>1085</v>
       </c>
       <c r="B341" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C341" t="s">
-        <v>1142</v>
+        <v>336</v>
       </c>
       <c r="D341" t="s">
         <v>16</v>
       </c>
       <c r="E341" t="s">
         <v>17</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="G341" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>1089</v>
+        <v>1076</v>
       </c>
       <c r="B342" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C342" t="s">
         <v>1145</v>
       </c>
       <c r="D342" t="s">
         <v>16</v>
       </c>
       <c r="E342" t="s">
         <v>17</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="G342" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
       <c r="B343" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C343" t="s">
         <v>1148</v>
       </c>
       <c r="D343" t="s">
         <v>16</v>
       </c>
       <c r="E343" t="s">
         <v>17</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="G343" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>1092</v>
+        <v>1098</v>
       </c>
       <c r="B344" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C344" t="s">
-        <v>337</v>
+        <v>1151</v>
       </c>
       <c r="D344" t="s">
         <v>16</v>
       </c>
       <c r="E344" t="s">
         <v>17</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G344" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>1098</v>
+        <v>1095</v>
       </c>
       <c r="B345" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C345" t="s">
-        <v>1153</v>
+        <v>340</v>
       </c>
       <c r="D345" t="s">
         <v>16</v>
       </c>
       <c r="E345" t="s">
         <v>17</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="G345" t="s">
         <v>1155</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
         <v>1101</v>
       </c>
       <c r="B346" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C346" t="s">
-        <v>340</v>
+        <v>1156</v>
       </c>
       <c r="D346" t="s">
         <v>16</v>
       </c>
       <c r="E346" t="s">
         <v>17</v>
       </c>
       <c r="F346" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="G346" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
         <v>1104</v>
       </c>
       <c r="B347" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C347" t="s">
         <v>343</v>
       </c>
       <c r="D347" t="s">
         <v>16</v>
       </c>
       <c r="E347" t="s">
         <v>17</v>
       </c>
       <c r="F347" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="G347" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
         <v>1107</v>
       </c>
       <c r="B348" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C348" t="s">
-        <v>1160</v>
+        <v>346</v>
       </c>
       <c r="D348" t="s">
         <v>16</v>
       </c>
       <c r="E348" t="s">
         <v>17</v>
       </c>
       <c r="F348" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="G348" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
-        <v>1117</v>
+        <v>1110</v>
       </c>
       <c r="B349" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C349" t="s">
         <v>1163</v>
       </c>
       <c r="D349" t="s">
         <v>16</v>
       </c>
       <c r="E349" t="s">
         <v>17</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="G349" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>1112</v>
+        <v>1120</v>
       </c>
       <c r="B350" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C350" t="s">
         <v>1166</v>
       </c>
       <c r="D350" t="s">
         <v>16</v>
       </c>
       <c r="E350" t="s">
         <v>17</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="G350" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>1131</v>
+        <v>1115</v>
       </c>
       <c r="B351" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C351" t="s">
         <v>1169</v>
       </c>
       <c r="D351" t="s">
         <v>16</v>
       </c>
       <c r="E351" t="s">
         <v>17</v>
       </c>
       <c r="F351" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="G351" t="s">
         <v>1171</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>1126</v>
+        <v>1134</v>
       </c>
       <c r="B352" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C352" t="s">
-        <v>346</v>
+        <v>1172</v>
       </c>
       <c r="D352" t="s">
         <v>16</v>
       </c>
       <c r="E352" t="s">
         <v>17</v>
       </c>
       <c r="F352" s="1" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="G352" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>1142</v>
+        <v>1129</v>
       </c>
       <c r="B353" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C353" t="s">
-        <v>1174</v>
+        <v>349</v>
       </c>
       <c r="D353" t="s">
         <v>16</v>
       </c>
       <c r="E353" t="s">
         <v>17</v>
       </c>
       <c r="F353" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="G353" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B354" t="s">
         <v>1137</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
       <c r="C354" t="s">
         <v>1177</v>
       </c>
       <c r="D354" t="s">
         <v>16</v>
       </c>
       <c r="E354" t="s">
         <v>17</v>
       </c>
       <c r="F354" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="G354" t="s">
         <v>1179</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="B355" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C355" t="s">
-        <v>353</v>
+        <v>1180</v>
       </c>
       <c r="D355" t="s">
         <v>16</v>
       </c>
       <c r="E355" t="s">
         <v>17</v>
       </c>
       <c r="F355" s="1" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="G355" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
-        <v>1122</v>
+        <v>1148</v>
       </c>
       <c r="B356" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C356" t="s">
-        <v>1182</v>
+        <v>356</v>
       </c>
       <c r="D356" t="s">
         <v>16</v>
       </c>
       <c r="E356" t="s">
         <v>17</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="G356" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
-        <v>1148</v>
+        <v>1125</v>
       </c>
       <c r="B357" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C357" t="s">
         <v>1185</v>
       </c>
       <c r="D357" t="s">
         <v>16</v>
       </c>
       <c r="E357" t="s">
         <v>17</v>
       </c>
       <c r="F357" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="G357" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
-        <v>1153</v>
+        <v>1151</v>
       </c>
       <c r="B358" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C358" t="s">
         <v>1188</v>
       </c>
       <c r="D358" t="s">
         <v>16</v>
       </c>
       <c r="E358" t="s">
         <v>17</v>
       </c>
       <c r="F358" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="G358" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
-        <v>1160</v>
+        <v>1156</v>
       </c>
       <c r="B359" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C359" t="s">
         <v>1191</v>
       </c>
       <c r="D359" t="s">
         <v>16</v>
       </c>
       <c r="E359" t="s">
         <v>17</v>
       </c>
       <c r="F359" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="G359" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
-        <v>1166</v>
+        <v>1163</v>
       </c>
       <c r="B360" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C360" t="s">
         <v>1194</v>
       </c>
       <c r="D360" t="s">
         <v>16</v>
       </c>
       <c r="E360" t="s">
         <v>17</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>1195</v>
       </c>
       <c r="G360" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
-        <v>1163</v>
+        <v>1169</v>
       </c>
       <c r="B361" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C361" t="s">
-        <v>359</v>
+        <v>1197</v>
       </c>
       <c r="D361" t="s">
         <v>16</v>
       </c>
       <c r="E361" t="s">
         <v>17</v>
       </c>
       <c r="F361" s="1" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="G361" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
-        <v>1182</v>
+        <v>1166</v>
       </c>
       <c r="B362" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C362" t="s">
-        <v>1199</v>
+        <v>362</v>
       </c>
       <c r="D362" t="s">
         <v>16</v>
       </c>
       <c r="E362" t="s">
         <v>17</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="G362" t="s">
         <v>1201</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
-        <v>1169</v>
+        <v>1185</v>
       </c>
       <c r="B363" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C363" t="s">
         <v>1202</v>
       </c>
       <c r="D363" t="s">
         <v>16</v>
       </c>
       <c r="E363" t="s">
         <v>17</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="G363" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
-        <v>1174</v>
+        <v>1172</v>
       </c>
       <c r="B364" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C364" t="s">
         <v>1205</v>
       </c>
       <c r="D364" t="s">
         <v>16</v>
       </c>
       <c r="E364" t="s">
         <v>17</v>
       </c>
       <c r="F364" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="G364" t="s">
         <v>1207</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
         <v>1177</v>
       </c>
       <c r="B365" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="C365" t="s">
         <v>1208</v>
       </c>
       <c r="D365" t="s">
         <v>16</v>
       </c>
       <c r="E365" t="s">
         <v>17</v>
       </c>
       <c r="F365" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="G365" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
-        <v>1185</v>
+        <v>1180</v>
       </c>
       <c r="B366" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C366" t="s">
         <v>1211</v>
       </c>
-      <c r="C366" t="s">
+      <c r="D366" t="s">
+        <v>16</v>
+      </c>
+      <c r="E366" t="s">
+        <v>17</v>
+      </c>
+      <c r="F366" s="1" t="s">
         <v>1212</v>
       </c>
-      <c r="D366" t="s">
-[...5 lines deleted...]
-      <c r="F366" s="1" t="s">
+      <c r="G366" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
         <v>1188</v>
       </c>
       <c r="B367" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C367" t="s">
         <v>1215</v>
       </c>
       <c r="D367" t="s">
         <v>16</v>
       </c>
       <c r="E367" t="s">
         <v>17</v>
       </c>
       <c r="F367" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="G367" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
         <v>1191</v>
       </c>
       <c r="B368" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C368" t="s">
         <v>1218</v>
       </c>
       <c r="D368" t="s">
         <v>16</v>
       </c>
       <c r="E368" t="s">
         <v>17</v>
       </c>
       <c r="F368" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="G368" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
         <v>1194</v>
       </c>
       <c r="B369" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C369" t="s">
         <v>1221</v>
       </c>
       <c r="D369" t="s">
         <v>16</v>
       </c>
       <c r="E369" t="s">
         <v>17</v>
       </c>
       <c r="F369" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="G369" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
-        <v>1199</v>
+        <v>1197</v>
       </c>
       <c r="B370" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C370" t="s">
         <v>1224</v>
       </c>
       <c r="D370" t="s">
         <v>16</v>
       </c>
       <c r="E370" t="s">
         <v>17</v>
       </c>
       <c r="F370" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="G370" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
         <v>1202</v>
       </c>
       <c r="B371" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C371" t="s">
-        <v>256</v>
+        <v>1227</v>
       </c>
       <c r="D371" t="s">
         <v>16</v>
       </c>
       <c r="E371" t="s">
         <v>17</v>
       </c>
       <c r="F371" s="1" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="G371" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
         <v>1205</v>
       </c>
       <c r="B372" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C372" t="s">
         <v>260</v>
       </c>
       <c r="D372" t="s">
         <v>16</v>
       </c>
       <c r="E372" t="s">
         <v>17</v>
       </c>
       <c r="F372" s="1" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="G372" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
         <v>1208</v>
       </c>
       <c r="B373" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C373" t="s">
-        <v>468</v>
+        <v>264</v>
       </c>
       <c r="D373" t="s">
         <v>16</v>
       </c>
       <c r="E373" t="s">
         <v>17</v>
       </c>
       <c r="F373" s="1" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="G373" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
-        <v>1212</v>
+        <v>1211</v>
       </c>
       <c r="B374" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C374" t="s">
-        <v>268</v>
+        <v>471</v>
       </c>
       <c r="D374" t="s">
         <v>16</v>
       </c>
       <c r="E374" t="s">
         <v>17</v>
       </c>
       <c r="F374" s="1" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="G374" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
-        <v>1221</v>
+        <v>1215</v>
       </c>
       <c r="B375" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C375" t="s">
-        <v>447</v>
+        <v>272</v>
       </c>
       <c r="D375" t="s">
         <v>16</v>
       </c>
       <c r="E375" t="s">
         <v>17</v>
       </c>
       <c r="F375" s="1" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="G375" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
-        <v>1215</v>
+        <v>1224</v>
       </c>
       <c r="B376" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C376" t="s">
-        <v>280</v>
+        <v>450</v>
       </c>
       <c r="D376" t="s">
         <v>16</v>
       </c>
       <c r="E376" t="s">
         <v>17</v>
       </c>
       <c r="F376" s="1" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="G376" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
         <v>1218</v>
       </c>
       <c r="B377" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C377" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="D377" t="s">
         <v>16</v>
       </c>
       <c r="E377" t="s">
         <v>17</v>
       </c>
       <c r="F377" s="1" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="G377" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
-        <v>1224</v>
+        <v>1221</v>
       </c>
       <c r="B378" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C378" t="s">
-        <v>1241</v>
+        <v>280</v>
       </c>
       <c r="D378" t="s">
         <v>16</v>
       </c>
       <c r="E378" t="s">
         <v>17</v>
       </c>
       <c r="F378" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="G378" t="s">
         <v>1243</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C379" t="s">
         <v>1244</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D379" t="s">
         <v>16</v>
       </c>
       <c r="E379" t="s">
         <v>17</v>
       </c>
       <c r="F379" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="G379" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
         <v>1247</v>
       </c>
       <c r="B380" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C380" t="s">
-        <v>368</v>
+        <v>276</v>
       </c>
       <c r="D380" t="s">
         <v>16</v>
       </c>
       <c r="E380" t="s">
         <v>17</v>
       </c>
       <c r="F380" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="G380" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
         <v>1250</v>
       </c>
       <c r="B381" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="C381" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="D381" t="s">
         <v>16</v>
       </c>
       <c r="E381" t="s">
         <v>17</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="G381" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
         <v>1253</v>
       </c>
       <c r="B382" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C382" t="s">
+        <v>368</v>
+      </c>
+      <c r="D382" t="s">
+        <v>16</v>
+      </c>
+      <c r="E382" t="s">
+        <v>17</v>
+      </c>
+      <c r="F382" s="1" t="s">
         <v>1254</v>
       </c>
-      <c r="C382" t="s">
-[...8 lines deleted...]
-      <c r="F382" s="1" t="s">
+      <c r="G382" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B383" t="s">
         <v>1257</v>
       </c>
-      <c r="B383" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C383" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="D383" t="s">
         <v>16</v>
       </c>
       <c r="E383" t="s">
         <v>17</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="G383" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
         <v>1260</v>
       </c>
       <c r="B384" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C384" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D384" t="s">
         <v>16</v>
       </c>
       <c r="E384" t="s">
         <v>17</v>
       </c>
       <c r="F384" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="G384" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
         <v>1263</v>
       </c>
       <c r="B385" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C385" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="D385" t="s">
         <v>16</v>
       </c>
       <c r="E385" t="s">
         <v>17</v>
       </c>
       <c r="F385" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="G385" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
         <v>1266</v>
       </c>
       <c r="B386" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C386" t="s">
-        <v>390</v>
+        <v>377</v>
       </c>
       <c r="D386" t="s">
         <v>16</v>
       </c>
       <c r="E386" t="s">
         <v>17</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="G386" t="s">
         <v>1268</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
         <v>1269</v>
       </c>
       <c r="B387" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C387" t="s">
-        <v>412</v>
+        <v>393</v>
       </c>
       <c r="D387" t="s">
         <v>16</v>
       </c>
       <c r="E387" t="s">
         <v>17</v>
       </c>
       <c r="F387" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="G387" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
         <v>1272</v>
       </c>
       <c r="B388" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C388" t="s">
-        <v>383</v>
+        <v>415</v>
       </c>
       <c r="D388" t="s">
         <v>16</v>
       </c>
       <c r="E388" t="s">
         <v>17</v>
       </c>
       <c r="F388" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="G388" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
         <v>1275</v>
       </c>
       <c r="B389" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C389" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D389" t="s">
         <v>16</v>
       </c>
       <c r="E389" t="s">
         <v>17</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="G389" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
         <v>1278</v>
       </c>
       <c r="B390" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C390" t="s">
+        <v>390</v>
+      </c>
+      <c r="D390" t="s">
+        <v>16</v>
+      </c>
+      <c r="E390" t="s">
+        <v>17</v>
+      </c>
+      <c r="F390" s="1" t="s">
         <v>1279</v>
       </c>
-      <c r="D390" t="s">
-[...5 lines deleted...]
-      <c r="F390" s="1" t="s">
+      <c r="G390" t="s">
         <v>1280</v>
-      </c>
-[...1 lines deleted...]
-        <v>1281</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C391" t="s">
         <v>1282</v>
-      </c>
-[...4 lines deleted...]
-        <v>1244</v>
       </c>
       <c r="D391" t="s">
         <v>16</v>
       </c>
       <c r="E391" t="s">
         <v>17</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>1283</v>
       </c>
       <c r="G391" t="s">
         <v>1284</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
         <v>1285</v>
       </c>
       <c r="B392" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C392" t="s">
         <v>1247</v>
       </c>
       <c r="D392" t="s">
         <v>16</v>
       </c>
       <c r="E392" t="s">
         <v>17</v>
       </c>
       <c r="F392" s="1" t="s">
         <v>1286</v>
       </c>
       <c r="G392" t="s">
         <v>1287</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
         <v>1288</v>
       </c>
       <c r="B393" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C393" t="s">
-        <v>1253</v>
+        <v>1250</v>
       </c>
       <c r="D393" t="s">
         <v>16</v>
       </c>
       <c r="E393" t="s">
         <v>17</v>
       </c>
       <c r="F393" s="1" t="s">
         <v>1289</v>
       </c>
       <c r="G393" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
         <v>1291</v>
       </c>
       <c r="B394" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C394" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
       <c r="D394" t="s">
         <v>16</v>
       </c>
       <c r="E394" t="s">
         <v>17</v>
       </c>
       <c r="F394" s="1" t="s">
         <v>1292</v>
       </c>
       <c r="G394" t="s">
         <v>1293</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
         <v>1294</v>
       </c>
       <c r="B395" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C395" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D395" t="s">
+        <v>16</v>
+      </c>
+      <c r="E395" t="s">
+        <v>17</v>
+      </c>
+      <c r="F395" s="1" t="s">
         <v>1295</v>
       </c>
-      <c r="D395" t="s">
-[...5 lines deleted...]
-      <c r="F395" s="1" t="s">
+      <c r="G395" t="s">
         <v>1296</v>
-      </c>
-[...1 lines deleted...]
-        <v>1297</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C396" t="s">
         <v>1298</v>
       </c>
-      <c r="B396" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D396" t="s">
         <v>16</v>
       </c>
       <c r="E396" t="s">
         <v>17</v>
       </c>
       <c r="F396" s="1" t="s">
-        <v>58</v>
+        <v>1299</v>
       </c>
       <c r="G396" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="B397" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C397" t="s">
-        <v>1266</v>
+        <v>1275</v>
       </c>
       <c r="D397" t="s">
         <v>16</v>
       </c>
       <c r="E397" t="s">
         <v>17</v>
       </c>
       <c r="F397" s="1" t="s">
-        <v>1301</v>
+        <v>58</v>
       </c>
       <c r="G397" t="s">
         <v>1302</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
         <v>1303</v>
       </c>
       <c r="B398" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D398" t="s">
+        <v>16</v>
+      </c>
+      <c r="E398" t="s">
+        <v>17</v>
+      </c>
+      <c r="F398" s="1" t="s">
         <v>1304</v>
       </c>
-      <c r="C398" t="s">
-[...8 lines deleted...]
-      <c r="F398" s="1" t="s">
+      <c r="G398" t="s">
         <v>1305</v>
-      </c>
-[...1 lines deleted...]
-        <v>1306</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B399" t="s">
         <v>1307</v>
-      </c>
-[...1 lines deleted...]
-        <v>1304</v>
       </c>
       <c r="C399" t="s">
         <v>1291</v>
       </c>
       <c r="D399" t="s">
         <v>16</v>
       </c>
       <c r="E399" t="s">
         <v>17</v>
       </c>
       <c r="F399" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="G399" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
         <v>1310</v>
       </c>
       <c r="B400" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C400" t="s">
         <v>1294</v>
       </c>
       <c r="D400" t="s">
         <v>16</v>
       </c>
       <c r="E400" t="s">
         <v>17</v>
       </c>
       <c r="F400" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="G400" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
         <v>1313</v>
       </c>
       <c r="B401" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C401" t="s">
-        <v>1298</v>
+        <v>1297</v>
       </c>
       <c r="D401" t="s">
         <v>16</v>
       </c>
       <c r="E401" t="s">
         <v>17</v>
       </c>
       <c r="F401" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="G401" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
         <v>1316</v>
       </c>
       <c r="B402" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C402" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="D402" t="s">
         <v>16</v>
       </c>
       <c r="E402" t="s">
         <v>17</v>
       </c>
       <c r="F402" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="G402" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
         <v>1319</v>
       </c>
       <c r="B403" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C403" t="s">
         <v>1303</v>
       </c>
       <c r="D403" t="s">
         <v>16</v>
       </c>
       <c r="E403" t="s">
         <v>17</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>1320</v>
       </c>
       <c r="G403" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
         <v>1322</v>
       </c>
       <c r="B404" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C404" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="D404" t="s">
         <v>16</v>
       </c>
       <c r="E404" t="s">
         <v>17</v>
       </c>
       <c r="F404" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="G404" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
         <v>1325</v>
       </c>
       <c r="B405" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C405" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D405" t="s">
+        <v>16</v>
+      </c>
+      <c r="E405" t="s">
+        <v>17</v>
+      </c>
+      <c r="F405" s="1" t="s">
         <v>1326</v>
       </c>
-      <c r="D405" t="s">
-[...5 lines deleted...]
-      <c r="F405" s="1" t="s">
+      <c r="G405" t="s">
         <v>1327</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C406" t="s">
         <v>1329</v>
-      </c>
-[...4 lines deleted...]
-        <v>1310</v>
       </c>
       <c r="D406" t="s">
         <v>16</v>
       </c>
       <c r="E406" t="s">
         <v>17</v>
       </c>
       <c r="F406" s="1" t="s">
         <v>1330</v>
       </c>
       <c r="G406" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
         <v>1332</v>
       </c>
       <c r="B407" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C407" t="s">
         <v>1313</v>
       </c>
       <c r="D407" t="s">
         <v>16</v>
       </c>
       <c r="E407" t="s">
         <v>17</v>
       </c>
       <c r="F407" s="1" t="s">
         <v>1333</v>
       </c>
       <c r="G407" t="s">
         <v>1334</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
         <v>1335</v>
       </c>
       <c r="B408" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C408" t="s">
-        <v>1325</v>
+        <v>1316</v>
       </c>
       <c r="D408" t="s">
         <v>16</v>
       </c>
       <c r="E408" t="s">
         <v>17</v>
       </c>
       <c r="F408" s="1" t="s">
         <v>1336</v>
       </c>
       <c r="G408" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
         <v>1338</v>
       </c>
       <c r="B409" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C409" t="s">
-        <v>1319</v>
+        <v>1328</v>
       </c>
       <c r="D409" t="s">
         <v>16</v>
       </c>
       <c r="E409" t="s">
         <v>17</v>
       </c>
       <c r="F409" s="1" t="s">
         <v>1339</v>
       </c>
       <c r="G409" t="s">
         <v>1340</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
         <v>1341</v>
       </c>
       <c r="B410" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C410" t="s">
         <v>1322</v>
       </c>
       <c r="D410" t="s">
         <v>16</v>
       </c>
       <c r="E410" t="s">
         <v>17</v>
       </c>
       <c r="F410" s="1" t="s">
         <v>1342</v>
       </c>
       <c r="G410" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>1326</v>
+        <v>1344</v>
       </c>
       <c r="B411" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C411" t="s">
-        <v>1269</v>
+        <v>1325</v>
       </c>
       <c r="D411" t="s">
         <v>16</v>
       </c>
       <c r="E411" t="s">
         <v>17</v>
       </c>
       <c r="F411" s="1" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="G411" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
-        <v>1346</v>
+        <v>1329</v>
       </c>
       <c r="B412" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C412" t="s">
-        <v>1329</v>
+        <v>1272</v>
       </c>
       <c r="D412" t="s">
         <v>16</v>
       </c>
       <c r="E412" t="s">
         <v>17</v>
       </c>
       <c r="F412" s="1" t="s">
         <v>1347</v>
       </c>
       <c r="G412" t="s">
         <v>1348</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
         <v>1349</v>
       </c>
       <c r="B413" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C413" t="s">
         <v>1332</v>
       </c>
       <c r="D413" t="s">
         <v>16</v>
       </c>
       <c r="E413" t="s">
         <v>17</v>
       </c>
       <c r="F413" s="1" t="s">
         <v>1350</v>
       </c>
       <c r="G413" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
         <v>1352</v>
       </c>
       <c r="B414" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C414" t="s">
         <v>1335</v>
       </c>
       <c r="D414" t="s">
         <v>16</v>
       </c>
       <c r="E414" t="s">
         <v>17</v>
       </c>
       <c r="F414" s="1" t="s">
         <v>1353</v>
       </c>
       <c r="G414" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
         <v>1355</v>
       </c>
       <c r="B415" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C415" t="s">
         <v>1338</v>
       </c>
       <c r="D415" t="s">
         <v>16</v>
       </c>
       <c r="E415" t="s">
         <v>17</v>
       </c>
       <c r="F415" s="1" t="s">
         <v>1356</v>
       </c>
       <c r="G415" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
         <v>1358</v>
       </c>
       <c r="B416" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C416" t="s">
         <v>1341</v>
       </c>
       <c r="D416" t="s">
         <v>16</v>
       </c>
       <c r="E416" t="s">
         <v>17</v>
       </c>
       <c r="F416" s="1" t="s">
         <v>1359</v>
       </c>
       <c r="G416" t="s">
         <v>1360</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
         <v>1361</v>
       </c>
       <c r="B417" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C417" t="s">
-        <v>1346</v>
+        <v>1344</v>
       </c>
       <c r="D417" t="s">
         <v>16</v>
       </c>
       <c r="E417" t="s">
         <v>17</v>
       </c>
       <c r="F417" s="1" t="s">
         <v>1362</v>
       </c>
       <c r="G417" t="s">
         <v>1363</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
         <v>1364</v>
       </c>
       <c r="B418" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="C418" t="s">
-        <v>396</v>
+        <v>1349</v>
       </c>
       <c r="D418" t="s">
         <v>16</v>
       </c>
       <c r="E418" t="s">
         <v>17</v>
       </c>
       <c r="F418" s="1" t="s">
         <v>1365</v>
       </c>
       <c r="G418" t="s">
         <v>1366</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
         <v>1367</v>
       </c>
       <c r="B419" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C419" t="s">
+        <v>399</v>
+      </c>
+      <c r="D419" t="s">
+        <v>16</v>
+      </c>
+      <c r="E419" t="s">
+        <v>17</v>
+      </c>
+      <c r="F419" s="1" t="s">
         <v>1368</v>
       </c>
-      <c r="C419" t="s">
-[...8 lines deleted...]
-      <c r="F419" s="1" t="s">
+      <c r="G419" t="s">
         <v>1369</v>
-      </c>
-[...1 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B420" t="s">
         <v>1371</v>
       </c>
-      <c r="B420" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C420" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D420" t="s">
+        <v>16</v>
+      </c>
+      <c r="E420" t="s">
+        <v>17</v>
+      </c>
+      <c r="F420" s="1" t="s">
         <v>1372</v>
       </c>
-      <c r="D420" t="s">
-[...5 lines deleted...]
-      <c r="F420" s="1" t="s">
+      <c r="G420" t="s">
         <v>1373</v>
-      </c>
-[...1 lines deleted...]
-        <v>1374</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C421" t="s">
         <v>1375</v>
       </c>
-      <c r="B421" t="s">
-[...2 lines deleted...]
-      <c r="C421" t="s">
+      <c r="D421" t="s">
+        <v>16</v>
+      </c>
+      <c r="E421" t="s">
+        <v>17</v>
+      </c>
+      <c r="F421" s="1" t="s">
         <v>1376</v>
       </c>
-      <c r="D421" t="s">
-[...5 lines deleted...]
-      <c r="F421" s="1" t="s">
+      <c r="G421" t="s">
         <v>1377</v>
-      </c>
-[...1 lines deleted...]
-        <v>1378</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C422" t="s">
         <v>1379</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
       <c r="D422" t="s">
         <v>16</v>
       </c>
       <c r="E422" t="s">
         <v>17</v>
       </c>
       <c r="F422" s="1" t="s">
         <v>1380</v>
       </c>
       <c r="G422" t="s">
         <v>1381</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
         <v>1382</v>
       </c>
       <c r="B423" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C423" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="D423" t="s">
         <v>16</v>
       </c>
       <c r="E423" t="s">
         <v>17</v>
       </c>
       <c r="F423" s="1" t="s">
         <v>1383</v>
       </c>
       <c r="G423" t="s">
         <v>1384</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
         <v>1385</v>
       </c>
       <c r="B424" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C424" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="D424" t="s">
         <v>16</v>
       </c>
       <c r="E424" t="s">
         <v>17</v>
       </c>
       <c r="F424" s="1" t="s">
         <v>1386</v>
       </c>
       <c r="G424" t="s">
         <v>1387</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
         <v>1388</v>
       </c>
       <c r="B425" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C425" t="s">
-        <v>1352</v>
+        <v>418</v>
       </c>
       <c r="D425" t="s">
         <v>16</v>
       </c>
       <c r="E425" t="s">
         <v>17</v>
       </c>
       <c r="F425" s="1" t="s">
         <v>1389</v>
       </c>
       <c r="G425" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
         <v>1391</v>
       </c>
       <c r="B426" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C426" t="s">
-        <v>1361</v>
+        <v>1355</v>
       </c>
       <c r="D426" t="s">
         <v>16</v>
       </c>
       <c r="E426" t="s">
         <v>17</v>
       </c>
       <c r="F426" s="1" t="s">
         <v>1392</v>
       </c>
       <c r="G426" t="s">
         <v>1393</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
         <v>1394</v>
       </c>
       <c r="B427" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C427" t="s">
-        <v>1367</v>
+        <v>1364</v>
       </c>
       <c r="D427" t="s">
         <v>16</v>
       </c>
       <c r="E427" t="s">
         <v>17</v>
       </c>
       <c r="F427" s="1" t="s">
         <v>1395</v>
       </c>
       <c r="G427" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D428" t="s">
+        <v>16</v>
+      </c>
+      <c r="E428" t="s">
+        <v>17</v>
+      </c>
+      <c r="F428" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="G428" t="s">
         <v>1396</v>
-      </c>
-[...16 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
         <v>1399</v>
       </c>
       <c r="B429" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C429" t="s">
-        <v>1379</v>
+        <v>1367</v>
       </c>
       <c r="D429" t="s">
         <v>16</v>
       </c>
       <c r="E429" t="s">
         <v>17</v>
       </c>
       <c r="F429" s="1" t="s">
         <v>1400</v>
       </c>
       <c r="G429" t="s">
         <v>1401</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
         <v>1402</v>
       </c>
       <c r="B430" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C430" t="s">
-        <v>1371</v>
+        <v>1382</v>
       </c>
       <c r="D430" t="s">
         <v>16</v>
       </c>
       <c r="E430" t="s">
         <v>17</v>
       </c>
       <c r="F430" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="G430" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D431" t="s">
+        <v>16</v>
+      </c>
+      <c r="E431" t="s">
+        <v>17</v>
+      </c>
+      <c r="F431" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="G431" t="s">
         <v>1404</v>
-      </c>
-[...16 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
         <v>1407</v>
       </c>
       <c r="B432" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C432" t="s">
-        <v>1382</v>
+        <v>1378</v>
       </c>
       <c r="D432" t="s">
         <v>16</v>
       </c>
       <c r="E432" t="s">
         <v>17</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="G432" t="s">
         <v>1409</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
         <v>1410</v>
       </c>
       <c r="B433" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C433" t="s">
-        <v>1355</v>
+        <v>1385</v>
       </c>
       <c r="D433" t="s">
         <v>16</v>
       </c>
       <c r="E433" t="s">
         <v>17</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="G433" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
         <v>1413</v>
       </c>
       <c r="B434" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C434" t="s">
-        <v>1385</v>
+        <v>1358</v>
       </c>
       <c r="D434" t="s">
         <v>16</v>
       </c>
       <c r="E434" t="s">
         <v>17</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>1414</v>
       </c>
       <c r="G434" t="s">
         <v>1415</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
         <v>1416</v>
       </c>
       <c r="B435" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C435" t="s">
-        <v>1394</v>
+        <v>1388</v>
       </c>
       <c r="D435" t="s">
         <v>16</v>
       </c>
       <c r="E435" t="s">
         <v>17</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="G435" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
         <v>1419</v>
       </c>
       <c r="B436" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C436" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="D436" t="s">
         <v>16</v>
       </c>
       <c r="E436" t="s">
         <v>17</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>1420</v>
       </c>
       <c r="G436" t="s">
         <v>1421</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
         <v>1422</v>
       </c>
       <c r="B437" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C437" t="s">
-        <v>1410</v>
+        <v>1391</v>
       </c>
       <c r="D437" t="s">
         <v>16</v>
       </c>
       <c r="E437" t="s">
         <v>17</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="G437" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
         <v>1425</v>
       </c>
       <c r="B438" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C438" t="s">
-        <v>1391</v>
+        <v>1413</v>
       </c>
       <c r="D438" t="s">
         <v>16</v>
       </c>
       <c r="E438" t="s">
         <v>17</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>1426</v>
       </c>
       <c r="G438" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
         <v>1428</v>
       </c>
       <c r="B439" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C439" t="s">
-        <v>1402</v>
+        <v>1394</v>
       </c>
       <c r="D439" t="s">
         <v>16</v>
       </c>
       <c r="E439" t="s">
         <v>17</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>1429</v>
       </c>
       <c r="G439" t="s">
         <v>1430</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
         <v>1431</v>
       </c>
       <c r="B440" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C440" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="D440" t="s">
         <v>16</v>
       </c>
       <c r="E440" t="s">
         <v>17</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>1432</v>
       </c>
       <c r="G440" t="s">
         <v>1433</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
         <v>1434</v>
       </c>
       <c r="B441" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C441" t="s">
-        <v>1413</v>
+        <v>1407</v>
       </c>
       <c r="D441" t="s">
         <v>16</v>
       </c>
       <c r="E441" t="s">
         <v>17</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="G441" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
         <v>1437</v>
       </c>
       <c r="B442" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C442" t="s">
-        <v>1396</v>
+        <v>1416</v>
       </c>
       <c r="D442" t="s">
         <v>16</v>
       </c>
       <c r="E442" t="s">
         <v>17</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="G442" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
         <v>1440</v>
       </c>
       <c r="B443" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C443" t="s">
         <v>1399</v>
       </c>
       <c r="D443" t="s">
         <v>16</v>
       </c>
       <c r="E443" t="s">
         <v>17</v>
       </c>
       <c r="F443" s="1" t="s">
         <v>1441</v>
       </c>
       <c r="G443" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
         <v>1443</v>
       </c>
       <c r="B444" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C444" t="s">
-        <v>1407</v>
+        <v>1402</v>
       </c>
       <c r="D444" t="s">
         <v>16</v>
       </c>
       <c r="E444" t="s">
         <v>17</v>
       </c>
       <c r="F444" s="1" t="s">
         <v>1444</v>
       </c>
       <c r="G444" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
         <v>1446</v>
       </c>
       <c r="B445" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C445" t="s">
-        <v>1419</v>
+        <v>1410</v>
       </c>
       <c r="D445" t="s">
         <v>16</v>
       </c>
       <c r="E445" t="s">
         <v>17</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>1447</v>
       </c>
       <c r="G445" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
         <v>1449</v>
       </c>
       <c r="B446" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="C446" t="s">
         <v>1422</v>
       </c>
       <c r="D446" t="s">
         <v>16</v>
       </c>
       <c r="E446" t="s">
         <v>17</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>1450</v>
       </c>
       <c r="G446" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
         <v>1452</v>
       </c>
       <c r="B447" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D447" t="s">
+        <v>16</v>
+      </c>
+      <c r="E447" t="s">
+        <v>17</v>
+      </c>
+      <c r="F447" s="1" t="s">
         <v>1453</v>
       </c>
-      <c r="C447" t="s">
+      <c r="G447" t="s">
         <v>1454</v>
-      </c>
-[...10 lines deleted...]
-        <v>1456</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C448" t="s">
         <v>1457</v>
       </c>
-      <c r="B448" t="s">
-[...2 lines deleted...]
-      <c r="C448" t="s">
+      <c r="D448" t="s">
+        <v>16</v>
+      </c>
+      <c r="E448" t="s">
+        <v>17</v>
+      </c>
+      <c r="F448" s="1" t="s">
         <v>1458</v>
       </c>
-      <c r="D448" t="s">
-[...5 lines deleted...]
-      <c r="F448" s="1" t="s">
+      <c r="G448" t="s">
         <v>1459</v>
-      </c>
-[...1 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C449" t="s">
+        <v>101</v>
+      </c>
+      <c r="D449" t="s">
+        <v>16</v>
+      </c>
+      <c r="E449" t="s">
+        <v>17</v>
+      </c>
+      <c r="F449" s="1" t="s">
         <v>1461</v>
       </c>
-      <c r="B449" t="s">
-[...11 lines deleted...]
-      <c r="F449" s="1" t="s">
+      <c r="G449" t="s">
         <v>1462</v>
-      </c>
-[...1 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
-        <v>400</v>
+        <v>1463</v>
       </c>
       <c r="B450" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="C450" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D450" t="s">
+        <v>16</v>
+      </c>
+      <c r="E450" t="s">
+        <v>17</v>
+      </c>
+      <c r="F450" s="1" t="s">
         <v>1464</v>
       </c>
-      <c r="D450" t="s">
+      <c r="G450" t="s">
         <v>1465</v>
-      </c>
-[...7 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
-        <v>1454</v>
+        <v>403</v>
       </c>
       <c r="B451" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F451" s="1" t="s">
         <v>1469</v>
       </c>
-      <c r="C451" t="s">
+      <c r="G451" t="s">
         <v>1470</v>
-      </c>
-[...10 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D452" t="s">
+        <v>16</v>
+      </c>
+      <c r="E452" t="s">
+        <v>17</v>
+      </c>
+      <c r="F452" s="1" t="s">
         <v>1473</v>
       </c>
-      <c r="B452" t="s">
-[...2 lines deleted...]
-      <c r="C452" t="s">
+      <c r="G452" t="s">
         <v>1474</v>
-      </c>
-[...10 lines deleted...]
-        <v>1476</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
-        <v>1458</v>
+        <v>1475</v>
       </c>
       <c r="B453" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="C453" t="s">
-        <v>1464</v>
+        <v>1476</v>
       </c>
       <c r="D453" t="s">
         <v>16</v>
       </c>
       <c r="E453" t="s">
         <v>17</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>1477</v>
       </c>
       <c r="G453" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
+        <v>101</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D454" t="s">
+        <v>16</v>
+      </c>
+      <c r="E454" t="s">
+        <v>17</v>
+      </c>
+      <c r="F454" s="1" t="s">
         <v>1479</v>
       </c>
-      <c r="B454" t="s">
-[...2 lines deleted...]
-      <c r="C454" t="s">
+      <c r="G454" t="s">
         <v>1480</v>
-      </c>
-[...10 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
-        <v>1464</v>
+        <v>1481</v>
       </c>
       <c r="B455" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="C455" t="s">
-        <v>406</v>
+        <v>1482</v>
       </c>
       <c r="D455" t="s">
         <v>16</v>
       </c>
       <c r="E455" t="s">
         <v>17</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="G455" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
-        <v>116</v>
+        <v>1466</v>
       </c>
       <c r="B456" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="C456" t="s">
-        <v>96</v>
+        <v>409</v>
       </c>
       <c r="D456" t="s">
+        <v>16</v>
+      </c>
+      <c r="E456" t="s">
+        <v>17</v>
+      </c>
+      <c r="F456" s="1" t="s">
         <v>1485</v>
       </c>
-      <c r="E456" t="s">
+      <c r="G456" t="s">
         <v>1486</v>
-      </c>
-[...4 lines deleted...]
-        <v>1488</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
+        <v>120</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C457" t="s">
+        <v>96</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F457" s="1" t="s">
         <v>1489</v>
       </c>
-      <c r="B457" t="s">
-[...11 lines deleted...]
-      <c r="F457" s="1" t="s">
+      <c r="G457" t="s">
         <v>1490</v>
-      </c>
-[...1 lines deleted...]
-        <v>1491</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C458" t="s">
+        <v>9</v>
+      </c>
+      <c r="D458" t="s">
+        <v>16</v>
+      </c>
+      <c r="E458" t="s">
+        <v>17</v>
+      </c>
+      <c r="F458" s="1" t="s">
         <v>1492</v>
       </c>
-      <c r="B458" t="s">
+      <c r="G458" t="s">
         <v>1493</v>
-      </c>
-[...13 lines deleted...]
-        <v>1495</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
-        <v>1474</v>
+        <v>1494</v>
       </c>
       <c r="B459" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="C459" t="s">
+        <v>184</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F459" s="1" t="s">
         <v>1496</v>
       </c>
-      <c r="D459" t="s">
-[...5 lines deleted...]
-      <c r="F459" s="1" t="s">
+      <c r="G459" t="s">
         <v>1497</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
-        <v>96</v>
+        <v>1476</v>
       </c>
       <c r="B460" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="C460" t="s">
-        <v>96</v>
+        <v>1498</v>
       </c>
       <c r="D460" t="s">
+        <v>16</v>
+      </c>
+      <c r="E460" t="s">
+        <v>17</v>
+      </c>
+      <c r="F460" s="1" t="s">
         <v>1499</v>
       </c>
-      <c r="E460" t="s">
+      <c r="G460" t="s">
         <v>1500</v>
-      </c>
-[...4 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
+        <v>96</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C461" t="s">
+        <v>96</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1502</v>
+      </c>
+      <c r="F461" s="1" t="s">
         <v>1503</v>
       </c>
-      <c r="B461" t="s">
+      <c r="G461" t="s">
         <v>1504</v>
-      </c>
-[...13 lines deleted...]
-        <v>1506</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C462" t="s">
+        <v>177</v>
+      </c>
+      <c r="D462" t="s">
+        <v>16</v>
+      </c>
+      <c r="E462" t="s">
+        <v>17</v>
+      </c>
+      <c r="F462" s="1" t="s">
         <v>1507</v>
       </c>
-      <c r="B462" t="s">
-[...11 lines deleted...]
-      <c r="F462" s="1" t="s">
+      <c r="G462" t="s">
         <v>1508</v>
-      </c>
-[...1 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
-        <v>1480</v>
+        <v>1509</v>
       </c>
       <c r="B463" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="C463" t="s">
-        <v>116</v>
+        <v>148</v>
       </c>
       <c r="D463" t="s">
         <v>16</v>
       </c>
       <c r="E463" t="s">
         <v>17</v>
       </c>
       <c r="F463" s="1" t="s">
         <v>1510</v>
       </c>
       <c r="G463" t="s">
         <v>1511</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7">
+      <c r="A464" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C464" t="s">
+        <v>120</v>
+      </c>
+      <c r="D464" t="s">
+        <v>16</v>
+      </c>
+      <c r="E464" t="s">
+        <v>17</v>
+      </c>
+      <c r="F464" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G464" t="s">
+        <v>1513</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -16036,50 +16065,51 @@
     <hyperlink ref="F439" r:id="rId438"/>
     <hyperlink ref="F440" r:id="rId439"/>
     <hyperlink ref="F441" r:id="rId440"/>
     <hyperlink ref="F442" r:id="rId441"/>
     <hyperlink ref="F443" r:id="rId442"/>
     <hyperlink ref="F444" r:id="rId443"/>
     <hyperlink ref="F445" r:id="rId444"/>
     <hyperlink ref="F446" r:id="rId445"/>
     <hyperlink ref="F447" r:id="rId446"/>
     <hyperlink ref="F448" r:id="rId447"/>
     <hyperlink ref="F449" r:id="rId448"/>
     <hyperlink ref="F450" r:id="rId449"/>
     <hyperlink ref="F451" r:id="rId450"/>
     <hyperlink ref="F452" r:id="rId451"/>
     <hyperlink ref="F453" r:id="rId452"/>
     <hyperlink ref="F454" r:id="rId453"/>
     <hyperlink ref="F455" r:id="rId454"/>
     <hyperlink ref="F456" r:id="rId455"/>
     <hyperlink ref="F457" r:id="rId456"/>
     <hyperlink ref="F458" r:id="rId457"/>
     <hyperlink ref="F459" r:id="rId458"/>
     <hyperlink ref="F460" r:id="rId459"/>
     <hyperlink ref="F461" r:id="rId460"/>
     <hyperlink ref="F462" r:id="rId461"/>
     <hyperlink ref="F463" r:id="rId462"/>
+    <hyperlink ref="F464" r:id="rId463"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>