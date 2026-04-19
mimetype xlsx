--- v0 (2026-01-16)
+++ v1 (2026-04-19)
@@ -54,576 +54,576 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aleilson Santos, Maria Mota</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao01.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao01.pdf</t>
   </si>
   <si>
     <t>Solicita à Construção de uma praça com playground no povoado Juçaralzinho de Coque e a Reforma estruturante da Escola Municipal do referido Povoado.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marcone Maciel</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_02_reparo_cais_1.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_02_reparo_cais_1.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção do cais  em todo seu perímetro.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao03.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao03.pdf</t>
   </si>
   <si>
     <t>Solicita que seja resolvido a situação de falta de água no Povoado São Benedito.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao04.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao04.pdf</t>
   </si>
   <si>
     <t>Solicita a Instalação da Guarda Municipal em nosso município.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Fernando Jardim</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao05.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao05.pdf</t>
   </si>
   <si>
     <t>Solicita a Pavimentação asfáltica ou com bloquetes, na estrada e ruas do Capivari.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao06.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao06.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma das Praças: Rio Branco, Matriz e da Criança, localizadas no centro de nosso município.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Raimundinho Franco</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao07.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao07.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma Praça no Povoado Jaguary, zona rural de nossa cidade.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao08.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao08.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação com bloquetes  na Rua do Buraco, localizada no Povoado Jacaray, zona rural de nossa cidade.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Paulo Victor Falcão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao09.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao09.pdf</t>
   </si>
   <si>
     <t>Solicita que proceda ao imediato pagamento da gratificação dos valores oriundos do rateio do FUNDEB aos profissionais da educação, conforme previsto na Lei do Fundo – Lei 14.113/2020 – permite o uso da verba para bonificação e abono quando o Ente não tiver alcançado a obrigação de aplicar, no mínimo, 70% do valor total do Fundeb no ano em pagamento dos profissionais da educação básica em efetivo exercício.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao10.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao10.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção do asfalto na Rua do Assentamento e da Rua Nova Brasília (que liga da BR222 à Sumaúma do Totó), ambas localizadas no Povoado Coque, zona rural  de nossa cidade.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Roberto Prazeres</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao11.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao11.pdf</t>
   </si>
   <si>
     <t>Solicita calçamento com bloquetes na entrada e no pátio do Matadouro Municipal.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao12.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao12.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação com bloquetes na Rua Projetada, localizada no Bairro Santa Mônica.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao13.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao13.pdf</t>
   </si>
   <si>
     <t>Solicita calçamento na Rua do Matadouro, localizado no Bairro Manijituba, nesta cidade.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Marcioneide Costa</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao14.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao14.pdf</t>
   </si>
   <si>
     <t>Solicita calçamento da Rua Anjo Gabriel, localizado na Vila Ribamar, e a continuação do calçamento na Segunda Travessa Carlos Raimundo Figueiredo, localizado no bairro Manijituba.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Maria Mota</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_n152025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_n152025.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de mais duas salas na Escola Municipal Antônia Farias, para serem utilizadas para um auditório e uma brinquedoteca. E também que seja feita a climatização da referida escola.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_n162025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_n162025.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um Poço Artesiano para o Povoado Andirobal, localizado na zona rural do Município, nas proximidades do Povoado São Lourenço.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_n172025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_n172025.pdf</t>
   </si>
   <si>
     <t>Solicita a Drenagem das galerias de esgoto que ligam a Rua da Faveira, no  bairro Puraqueú à Santa Mônica.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_n18.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_n18.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam feitos reparos no poço artesiano do Povoado Boca do Campo, zona rural desta cidade.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_n192025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_n192025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita uma ampliação no Posto de Saúde, localizado no Povoado Mato Grosso, zona rural desta cidade.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_n202025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_n202025.pdf</t>
   </si>
   <si>
     <t>Solicita criação do Terminal de Transporte do Estudante Vitoriense</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Cesar Lindoso</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_n212025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_n212025.pdf</t>
   </si>
   <si>
     <t>Solicita a reestruturação da Unidade Básica de Saúde e reforma total do prédio, localizada no Povoado Coque, zona rural deste município.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_n222025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_n222025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado uma Ambulância para o Povoado Coque.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_n232025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_n232025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construído uma Feira do Produtor no Povoado Coque.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_n24.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_n24.pdf</t>
   </si>
   <si>
     <t>Solicita que seja concluído o asfaltamento do Conjunto Nova Vitória, juntamente com as canaletas das ruas.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Aleilson Santos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_n252025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_n252025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construído um ponto específico para embarque e desembarque para passageiros da Região do Japão.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_n262025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_n262025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizado a construção de um poço artesiano para o Povoado Cutiúba (região de Coque).</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_n272025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_n272025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de iluminação pública em áreas de risco.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_n28.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_n28.pdf</t>
   </si>
   <si>
     <t>Solicita que seja solucionado a questão da falta de agua no Conjunto do Hélio.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_n29.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_n29.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado o Campeonato Master.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita que seja proibido a colocação de cones, mesas e etc. em frente de estabelecimentos comerciais localizados na Rua Urbano Santos, centro da cidade.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Salma Faray</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_n31.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_n31.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito reparos no poço artesiano localizado no Povoado Jacaraí, pois água esta impropria pra consumo.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao_n32.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao_n32.pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado uma Casa de Apoio à Saúde, para receber pacientes e acompanhantes que necessitam fazer tratamento em São Luis.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Nonato de Chelo</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_n33.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_n33.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a recuperação da Rua do Sol, no sentido Rua da Palmeira, e a conclusão da travessa da Rua da Palmeira que liga à Rua da Igreja São João. Ambas localizadas  no bairro Puraqueú.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_n34.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_n34.pdf</t>
   </si>
   <si>
     <t>Solicita a Pavimentação asfáltica ou com blocos da Vila União.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_n35.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_n35.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realização de Concurso Público no âmbito da administração municipal.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_n36.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_n36.pdf</t>
   </si>
   <si>
     <t>Solicita que seja incluído a especialidade Endocrinologista, para atendimento no Hospital Kalil Moisés da Silva.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Solicita a Reforma e ampliação da Creche do Alto São Francisco.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Criação do cargo de Biomédico no quadro de servidores do Município de Vitória do Mearim-MA.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Cenilda da Colonia, Marcioneide Costa</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_n39.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_n39.pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado um Gabinete para o Vice-prefeito Vanilson Silva Matos.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Cenilda da Colonia</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_n40.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_n40.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizado a construção de uma quadra poliesportiva e uma praça para o Bairro Novo.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_n41.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_n41.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a criação de uma Escola de Música em Vitória do Mearim</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_n42.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_n42.pdf</t>
   </si>
   <si>
     <t>Solicita que viabilize, junto aos órgãos competentes, a perfuração de um poço artesiano para atender as comunidades Vila Nova e Vila do Rato.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Solicita a manutenção da estrada vicinal do Povoado Preguiças, até o Povoado Conceição. E é necessário que seja feito 3 linhas de boeiros, cada linha com 5 boeiros.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Solicita juntamente a Secretaria de Esporte e Lazer, que sejam realizados os Campeonatos SUB 16 E SUB 20, para campo e ginásio.</t>
   </si>
   <si>
     <t>333</t>
   </si>
@@ -648,195 +648,195 @@
   <si>
     <t>335</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Solicita a pavimentação do Beco de Dorindo, assim também com a utilização do espaço para a Cultura.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Solicita a reforma total do Ginásio Dico Dutra.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/338/indicacao_n49.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/338/indicacao_n49.pdf</t>
   </si>
   <si>
     <t>Solicita a Reforma da Praça do Militão, localizada na BR 222, bairro Puraqueú.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_n50.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_n50.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de muretas e alambrados, assim como iluminação adequada no Campo da Vale.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_n51.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_n51.pdf</t>
   </si>
   <si>
     <t>Solicita ao Chefe do Poder Executivo a criação de um Centro de Convivência e Fortalecimento de vínculos para a Região do Japão.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_n52.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_n52.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um Estádio de Futebol para o Povoado de Coque.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_n53.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_n53.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja realizado um seletivo com a classe de Agente de Endemias para o município de Vitória do Mearim.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_n54.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_n54.pdf</t>
   </si>
   <si>
     <t>Solicita que seja adquirido um terreno na Região dos Jotas para a implantação de um novo cemitério.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao_n55.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao_n55.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um Poço artesiano no Povoado Santa Rosa, zona rural deste município.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/358/indicacao_n56.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/358/indicacao_n56.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma, assim como a limpeza (capina) de sarjetas e meio-fio, da Rua União, localizada no bairro Vila Reginaldo.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Marcone Maciel, Roberto Prazeres</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/359/indicacao_n57.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/359/indicacao_n57.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma em toda a Rua Primavera, que parte do bairro Conjunto Nova Vitória e finaliza no bairro Vila Reginaldo.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_n58.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_n58.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizado a construção de um Praça com quiosques, no terreno ao lado do Hotel Saizal, localizado na BR 222, em frente ao Posto Bandeirante.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Solicita a revitalização da Avenida Beira Rio.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Solicita a revitalização da Avenida Carlos Raimundo Figueredo.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Aleilson Santos, Cenilda da Colonia, Cesar Lindoso, Fernando Jardim, Marcioneide Costa, Marcone Maciel, Maria Mota, Nonato de Chelo, Paulinha da Funerária, Raimundinho Franco, Roberto Prazeres, Salma Faray</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_n612025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_n612025.pdf</t>
   </si>
   <si>
     <t>Solicita equiparação salarial dos conselheiros tutelares ao vencimento dos professores Nível II, 40 horas, visando a valorização da categoria.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Solicitação de Revitalização da Rodoviária Municipal de Vitória do Mearim.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Solicita a Revitalização e arborização da Avenida Principal que corta a cidade, localizada na BR 222.</t>
   </si>
   <si>
     <t>372</t>
   </si>
@@ -1070,263 +1070,263 @@
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de décimo terceiro salário e férias proporcionais aos servidores contratados por tempo determinado no âmbito do Município de Vitória do Mearim ‒ MA.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Solicita limpeza das galerias de esgoto e das canaletas nas proximidades do Ginásio Dico Dutra.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/253/pedidodeprovidencia01.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/253/pedidodeprovidencia01.pdf</t>
   </si>
   <si>
     <t>Solicita providência com relação às necessidades apresentadas no Café com Autoridades realizado no Conselho Tutelar de Vitória do Mearim, para dar continuidade , com êxito, dos projetos e atribuições do Conselho Tutelar.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>Solicita providências urgentes da Secretaria Municipal de Educação – SEMED, quanto à falta de diários de classe nas unidades escolares da rede municipal de ensino.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>RAIMUNDO NONATO EVERTON SILVA</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/251/pl_no_01.2025_-_doacao_de_imovel_a_camara_municipal.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/251/pl_no_01.2025_-_doacao_de_imovel_a_camara_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEL PERTENCENTE AO MUNICÍPIO DE VITÓRIA DO MEARIM À CÂMARA MUNICIPAL DE VITÓRIA DO MEARIM, PARA CONSTRUÇÃO DE SUAS INSTALAÇÕES.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/255/pl_no_02.2025_-_doacao_de_imovel_a_defensoria_publica_1.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/255/pl_no_02.2025_-_doacao_de_imovel_a_defensoria_publica_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de imóvel pertencente ao município de Vitória do Mearim à Defensoria Pública ao Estado do Maranhão.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/256/pl_no_03.2025_-_contratacao_temporaria_1.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/256/pl_no_03.2025_-_contratacao_temporaria_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação por necessidade temporária de excepcional interesse público do Município de Vitória do Mearim-MA, e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/294/projetodelein04.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/294/projetodelein04.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Descoberta Precoce de Sinais de Autismo e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/298/autografodelein005.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/298/autografodelein005.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIÁRIO OFICIAL ELETRÔNICO DO LEGISLATIVO DE VITÓRIA DO MEARIM-MA, COMO VEÍCULO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Paulinha da Funerária</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Dia Municipal do Círculo de Oração no Municipio de Vitória do Mearim-MA, e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA DE DIREITOS DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), SÍNDROME DE DOWN, MICROCEFALIA E_x000D_
 DEMAIS CONDIÇÕES NEUROLÓGICAS, BEM COMO DE SUAS FAMÍLIAS, NO MUNICÍPIO DE VITÓRIA DO MEARIM – MA, EM CONSONÂNCIA COM A LEI_x000D_
 ORGÂNICA DO MUNICÍPIO E O REGIMENTO INTERNO DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_n08.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_n08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa “Acessibilidade Já” para a adaptação de espaços públicos e privados, garantindo mobilidade e inclusão para pessoas com deficiência no município de Vitória do Mearim.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/325/projeto_de_lei_n_09.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/325/projeto_de_lei_n_09.pdf</t>
   </si>
   <si>
     <t>INSTITUI A REALIZAÇÃO DA FEIRINHA CULTURAL NO MUNICÍPIO DE VITÓRIA DO MEARIM-MA AOS DOMINGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_n10.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_n10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO MEMORIAL DA CÂMARA MUNICIPAL DE VITÓRIA DO MEARIM-MA, ESTADO DO MARANHÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_n11.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_n11.pdf</t>
   </si>
   <si>
     <t>Estabelece um programa municipal de aprendizagem para jovens e estabelece outras disposições na cidade de Vitória Mearim, Maranhão.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_n_12.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_n_12.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE DIVULGAÇÃO, PREVENÇÃO E TRATAMENTO DA ENDOMETRIOSE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/330/projeto_de_lei_n13.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/330/projeto_de_lei_n13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Dia Municipal do Desbravador de Vitória do Mearim-MA, a ser comemorado no dia 21 de setembro.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_ldo_2026_consolidada.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_ldo_2026_consolidada.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2026 e dá outras providências”, conforme disposto no artigo 165, §2º da Constituição Federal, Constituição Estadual, na Lei Complementar Federal nº 101, de 4 de maio de 2000 e Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/344/projeto_de_lei_n16.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/344/projeto_de_lei_n16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Fundo Municipal de desenvolvimento rural sustentável- FMDRS do município de Vitória do Mearim.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_n_17.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_n_17.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento Geral do Município, do exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Guarda Municipal de Vitória do Mearim-Ma e dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/353/pl_concurso.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/353/pl_concurso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Cargos Efetivos no quadro de pessoal, conforme disposto da Lei Orgânica do Município de Vitória do Mearim-MA e dá outras providências.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_n20.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_n20.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Vitória do Mearim-Ma, a Politica Municipal de Conscientização Apoio e Tratamento da Fibromialgia com uso de Terapias Integrativas e Complementares (TICs), e dá outras providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE CRIAÇÃO E MANUTENÇÃO DE ESCOLINHA DE FUTEBOL NO MUNICÍPIO DE VITÓRIA DO MEARIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Fernando Jardim, Raimundinho Franco</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CONTRATAÇÃO DE BOMBEIROS CIVIS, GUARDA-VIDAS E SOCORRISTAS EM EDIFICAÇÕES, ÁREAS DE RISCO, PARQUES, RESERVAS AMBIENTAIS OU EVENTOS DE GRANDE CONCENTRAÇÃO DE PESSOAS NO MUNICÍPIO DE VITÓRIA DO MEARIM/MA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Aleilson Santos, Roberto Prazeres</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/370/pl_missa_do_vaqueiro.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/370/pl_missa_do_vaqueiro.pdf</t>
   </si>
   <si>
     <t>Declara Patrimônio Cultural e Imaterial do Município de Vitória do Mearim a “Missa do Vaqueiro” e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O INCENTIVO À DOAÇÃO VOLUNTÁRIA DE SANGUE NO MUNICÍPIO DE VITÓRIA DO MEARIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 593/2023, de 23 de março de 2023, que Cria o Fundo Municipal do Meio Ambiente – FMMA- do Município de Vitória do Mearim, institui seu Conselho gestor e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Altera a Lei 506/2021, que Dispõe sobre a Criação do Conselho Municipal do Meio Ambiente e Recursos Hídricos- CMMRH- estabelece diretrizes das políticas ambientalistas e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
@@ -1357,592 +1357,592 @@
   <si>
     <t>Institui no Calendário Oficial do Município de Vitória do Mearim-Ma o dia Municipal da Enfermagem, e dá outras providências.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de um imóvel de propriedade do município de Vitória do Mearim-Ma, à Câmara Municipal de Vitória do Mearim-Ma.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da alienação de bens imóveis integrantes do patrimônio da Câmara Municipal de Vitória do Mearim/MA, e dá outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo à pesquisa e à inovação no âmbito da Administração Pública Municipal e das Instituições de Ensino do Município de Vitória do Mearim/MA, com prioridade para a rede pública, e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/390/pl_-_normas_e_diretrizes_para_concurso_vitoria_do_mearim.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/390/pl_-_normas_e_diretrizes_para_concurso_vitoria_do_mearim.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de concurso público para provimento de cargos efetivos e estabelece normas e diretrizes gerais mínimas para sua realização no âmbito do Poder Executivo Municipal de Vitória do Mearim/MA, e dá outras providências.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DOS MORADORES DO POVOADO SUMAÚMA-AMPS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>Institui o Dia do Católico Apostólico Romano em Vitória do Mearim-Ma, e dá outras providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>INSTITUI A MEDALHA DE HONRA AO MÉRITO PADRE ELIUD NUNES AROUCHE PELO EXECUTIVO E O LEGISLATIVO DO MUNICIPIO DE VITÓRIA DO MEARIM-MA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO BEBÊ NO CALENDÁRIO OFICIAL DO MUNÍCIPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_da_loa_2026.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_da_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Vitória do Mearim-Ma para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual-PPA para o quadriênio 2026-2029.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>INSTITUI A CÂMARA MIRIM NO MUNICÍPIO DE VITÓRIA DO MEARIM , E DETERMINA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Institui a Lei Geral da Microempresa, Empresa de Pequeno Porte e Microempreendedor Individual do Município de Vitória do Mearim - MA e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/425/pl_-_parcelamento_previm.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/425/pl_-_parcelamento_previm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento e reparcelamento de débitos do Município de Vitória do Mearim/MA com seu Regime Próprio de Previdência Social - RPPS, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 9 de setembro de 2025.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>Dispõe sobre uma Premiação de Participação  do Cidadão nas Sessões.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de compensação dos dias não atendidos pelo serviço de_x000D_
 coleta de resíduos sólidos no Município de Vitória do Mearim ‒ MA, e dá outras providências.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPLEMENTAÇÃO DA LEI MUNICIPAL Nº 580/2022, QUE REGULAMENTA A GESTÃO DEMOCRÁTICA DO SISTEMA MUNICIPAL DE ENSINO DE VITÓRIA DO MEARIM – MA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>Declara Utilidade Pública o Clube Recreativo dos Jotas-CRJ, e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/254/requerimento01.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/254/requerimento01.pdf</t>
   </si>
   <si>
     <t>Solicita Informação sobre o Plano de Formação Continuada para Professores e Gestores Escolares e o Calendário Escolar 2025.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Aleilson Santos, Raimundinho Franco</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento02.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento02.pdf</t>
   </si>
   <si>
     <t>Solicita reforma e pavimentação das Ruas Nova Vida, Travessa Nova Vida e Rua Eduardo Pereira conhecida como Rua do Mangal, ambas localizadas no Bairro Tapuitapera, nesta cidade.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento03.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento03.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado este Requerimento ao Prefeito Municipal e à Secretaria Municipal de Educação, solicitando informações e providências quanto ao pagamento da Gratificação dos recursos provenientes do rateio do FUNDEB, destinados aos profissionais da educação do município.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento04.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento04.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação da pavimentação asfáltica do Bairro Novo, localizado nesta cidade.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/275/requerimento05.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/275/requerimento05.pdf</t>
   </si>
   <si>
     <t>Solicita a urgente recuperação e pavimentação da estrada do Povoado Ipixuna, zona rural de nossa cidade.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento06.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento06.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de pavimentação asfáltica em vias específicas do Bairro Manijituba, sendo elas: _x000D_
 Travessa Santo Antônio_x000D_
 Travessa Quarenta e Três_x000D_
 Terceira Travessa Santo Antônio_x000D_
 Rua Santo Antônio_x000D_
 Segunda Travessa Urbano Santos_x000D_
 Rua Nova Gleba Vanessa</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_n072025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_n072025.pdf</t>
   </si>
   <si>
     <t>Solicita a Revitalização da Praça da Bíblia, localizado no Povoado São Benedito.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_n082025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_n082025.pdf</t>
   </si>
   <si>
     <t>Solicita o panorama detalhado sobre a estrutura dos espaços escolares do município e as ações e soluções para garantir um inicio do ano letivo adequado para os alunos e profissionais da educação.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento_n092025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento_n092025.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizada uma limpeza geral das galerias de esgoto, canaletas e sarjetas, em todas as ruas de nosso município.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/290/requerimento_n102025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/290/requerimento_n102025.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na estrada vicinal que dá acesso ao Povoado Paiol.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_n112025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_n112025.pdf</t>
   </si>
   <si>
     <t>Solicita a pavimentação da via interna e iluminação do Cemitério Jardim da Saudade.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_n12.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_n12.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a ampliação e regularização do Transporte Público.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_n132025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_n132025.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação das  estradas vicinais, bem como do Juçaral das Margaridas, Ipixuna, Japão, Bom jardim, São Lourenço, tirirical, entre outras.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_n14.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_n14.pdf</t>
   </si>
   <si>
     <t>Solicitação de Revitalização e destinação de Espaço para velório no Cemitério Municipal.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_n15.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_n15.pdf</t>
   </si>
   <si>
     <t>Solicita a Construção de duas quadras poliesportivas para a Região do Japão, sendo uma para o Povoado Sumaúma e outra para  o Povoado Santa Rosa.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_n16.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_n16.pdf</t>
   </si>
   <si>
     <t>Solicita a Construção de um Posto de Saúde para o Povoado São Benedito.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_n17.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_n17.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado a esta Casa, o Plano de Contingência e Emergência para alagamento e enchente.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_n18.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_n18.pdf</t>
   </si>
   <si>
     <t>Requer que a Mesa Diretora da Câmara Municipal envie convite ao Secretario Municipal de Agricultura, e ao Diretor do Matadouro Publico Municipal para presta informações detalhadas sobre os critérios adotados para a compra de gado destinado ao abatimento no matadouro publico do município.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_n192024.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_n192024.pdf</t>
   </si>
   <si>
     <t>Solicitação de Espaço para Criação do Projeto "Espaço Empresa" no Prédio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/347/requerimento_n20.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/347/requerimento_n20.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um matadouro de abate no povoado Acoque, município de Vitória do Mearim /MA.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_n212025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_n212025.pdf</t>
   </si>
   <si>
     <t>Urbanização, Paisagismo e Ações Ambientais na Avenida Antônio Nilo da Costa.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>Requisição de informações à Equatorial Energia Maranhão e requerimento ao Município de Vitória do Mearim/MA.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Solicita informação sobre a Comissão do Concurso.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>Solicitação de informações e documentos relativos às irregularidades apontadas no Extrato Externo do Regime Próprio de Previdência Social (RPPS) – PREVIM</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Solicita informação em relação a Emenda Parlamentar do Senador Weverton para o asfaltamento de Coque.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/436/requerimento_gabinet_compartilhado.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/436/requerimento_gabinet_compartilhado.pdf</t>
   </si>
   <si>
     <t>Criação do Gabinete Compartilhado no âmbito da Câmara Municipal de Vitória do Mearim.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/437/requerimento_no_27_ze_roberto.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/437/requerimento_no_27_ze_roberto.pdf</t>
   </si>
   <si>
     <t>Solicita a convocação de Sessão Extraordinária para a primeira votação do Projeto de Lei nº 41/2024 (Plano Plurianual – PPA 2025/2028). nesta data de 10 de dezembro de 2025 e segunda votação em 22 de dezembro de 2025.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>PEC</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_emenda_a_lei_organica_no_01.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_emenda_a_lei_organica_no_01.pdf</t>
   </si>
   <si>
     <t>Inclui o Artigo 164-A na Lei Orgânica do Município de Vitória do Mearim-MA, para adotar no processo legislativo orçamentário municipal as emendas impositivas individuais de vereadores e de bancadas, previstas na Emenda Constitucional nº 86, de 17 de março de 2015; na Emenda Constitucional nº 100, de 26 de junho de 2019; e na Emenda Constitucional nº 126, de 21 de dezembro de 2022; e dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>Altera a redação do §3º do art. 18 e acresce dispositivos à Lei Orgânica do Município de Vitória do Mearim/MA, e dá outras providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_resolucao_01-2025_institui_as_comissoes_permanentes_1.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_resolucao_01-2025_institui_as_comissoes_permanentes_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e instalação das Comissões Permanentes da Câmara Municipal de Vitoria do Mearim para o período legislativo de 2025.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_resolucao_no_02_comissao_especial_lei_organica_2.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_resolucao_no_02_comissao_especial_lei_organica_2.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Especial para estudar a viabilidade de reformar a Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIA E HORÁRIO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE VITÓRIA DO MEARIM-MA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Vitoriense ao senhor José Walter Nunes.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Vitoriense ao Pároco Rosivaldo Freitas Moraes.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>Concede Titulo Honorário de Cidadão Vitoriese ao Pr. Mateus Pessoa de Carvalho e dá outras providências</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>Concede Tirulo Honorário de Cidadã Vitorienae a Srª. Nataniele Vieira Silva e dá outras providências.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Vitoriense ao Senhor Pedro Luis Gomes Almeida</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/404/p_resolucao_9_alienacao_bens_da_camara.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/404/p_resolucao_9_alienacao_bens_da_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bem imóvel pertencente ao patrimônio da Câmara Municipal de Vitória do Mearim e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>Institui o Gabinete Compartilhado no âmbito da Câmara Municipal de Vitória do Mearim/MA, estabelece regras de adesão, governança, transparência e prestação de contas — com compartilhamento de servidores, e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Vitoriense ao Dr. João Batista Santos.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/438/resolucao_alienacao_bens_da_camara.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/438/resolucao_alienacao_bens_da_camara.pdf</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Altera a redação do inciso V do Art. 24 do Regimento Interno da Câmara Municipal de Vitória do Mearim e dá outras providências.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_resolucao_no_14_horario_das_sessoes.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_resolucao_no_14_horario_das_sessoes.pdf</t>
   </si>
   <si>
     <t>Ementa: Altera a redação do Art. 156 da Resolução nº 19, de 27 de janeiro de 1992 (Regimento Interno da Câmara Municipal de Vitória do Mearim), que dispõe sobre o dia e o horário das sessões ordinárias.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>PSUB</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Fomento à Pesquisa, Inovação e Desenvolvimento Tecnológico no Município de Vitória do Mearim/MA, com prioridade para a rede pública, e dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/345/emenda_aditiva_n01.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/345/emenda_aditiva_n01.pdf</t>
   </si>
   <si>
     <t>Emenda proposta ao Projeto de Lei nº 08/2025</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/346/emenda_modificativa_n01.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/346/emenda_modificativa_n01.pdf</t>
   </si>
   <si>
     <t>Proposta de emenda ao Projeto de Lei nº 08/2025.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Procuradoria da Mulher</t>
   </si>
   <si>
     <t>Projeto de emenda ao Projeto de lei nº10/2025- que dispõe sobre a criação do Memorial da Câmara Municipal de Vitória do Mearim-Ma</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Projeto de emenda ao Projeto de Lei nº12/2025, que institui o Programa Municipal de Divulgação, Prevenção e Tratamento da Endometriose.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
     <t>Dispõe sobre a adição no texto do Projeto de Lei n°015/2025, em seu art. 10, o § 1º, e a supressão do § 1º do art. 39, e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no texto, parte final, do parágrafo 5º do art. 17, da Lei 569/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 659/2025, que institui a Medalha de Honra ao Mérito Padre Eliud Nunes Arouche, e dá outras providências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/360/relatorio_tecnico.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/360/relatorio_tecnico.pdf</t>
   </si>
   <si>
     <t>Visita Técnica as Escolas da Região do Japão</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução Legislativa</t>
   </si>
   <si>
     <t>Institui o Gabinete Compartilhado no âmbito da Câmara Municipal de Vitória do Mearim/MA, estabelece regras de adesão, governança, transparência e prestação de contas com compartilhamento de servidores, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2261,68 +2261,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_02_reparo_cais_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_n152025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_n162025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_n172025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_n18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_n192025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_n202025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_n212025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_n222025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_n232025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_n24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_n252025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_n262025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_n272025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_n28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_n29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_n31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao_n32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_n33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_n34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_n35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_n36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_n39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_n40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_n41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_n42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/338/indicacao_n49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_n50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_n51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_n52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_n53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_n54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao_n55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/358/indicacao_n56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/359/indicacao_n57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_n58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_n612025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/253/pedidodeprovidencia01.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/251/pl_no_01.2025_-_doacao_de_imovel_a_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/255/pl_no_02.2025_-_doacao_de_imovel_a_defensoria_publica_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/256/pl_no_03.2025_-_contratacao_temporaria_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/294/projetodelein04.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/298/autografodelein005.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_n08.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/325/projeto_de_lei_n_09.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_n10.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_n11.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_n_12.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/330/projeto_de_lei_n13.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_ldo_2026_consolidada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/344/projeto_de_lei_n16.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_n_17.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/353/pl_concurso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_n20.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/370/pl_missa_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/390/pl_-_normas_e_diretrizes_para_concurso_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_da_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/425/pl_-_parcelamento_previm.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/254/requerimento01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento04.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/275/requerimento05.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento06.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_n072025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_n082025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento_n092025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/290/requerimento_n102025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_n112025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_n12.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_n132025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_n14.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_n15.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_n16.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_n17.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_n18.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_n192024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/347/requerimento_n20.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_n212025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/436/requerimento_gabinet_compartilhado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/437/requerimento_no_27_ze_roberto.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_emenda_a_lei_organica_no_01.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_resolucao_01-2025_institui_as_comissoes_permanentes_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_resolucao_no_02_comissao_especial_lei_organica_2.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/404/p_resolucao_9_alienacao_bens_da_camara.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/438/resolucao_alienacao_bens_da_camara.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_resolucao_no_14_horario_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/345/emenda_aditiva_n01.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/346/emenda_modificativa_n01.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/360/relatorio_tecnico.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_02_reparo_cais_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/262/indicacao06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/268/indicacao11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_n152025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_n162025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_n172025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_n18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_n192025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_n202025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_n212025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_n222025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_n232025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_n24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_n252025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_n262025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_n272025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_n28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_n29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao_n31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao_n32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_n33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_n34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/311/indicacao_n35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/312/indicacao_n36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_n39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_n40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_n41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_n42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/338/indicacao_n49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_n50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_n51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_n52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/349/indicacao_n53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_n54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao_n55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/358/indicacao_n56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/359/indicacao_n57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_n58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_n612025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/253/pedidodeprovidencia01.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/251/pl_no_01.2025_-_doacao_de_imovel_a_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/255/pl_no_02.2025_-_doacao_de_imovel_a_defensoria_publica_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/256/pl_no_03.2025_-_contratacao_temporaria_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/294/projetodelein04.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/298/autografodelein005.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_n08.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/325/projeto_de_lei_n_09.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_n10.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_n11.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/329/projeto_de_lei_n_12.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/330/projeto_de_lei_n13.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_ldo_2026_consolidada.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/344/projeto_de_lei_n16.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_lei_n_17.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/353/pl_concurso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_n20.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/370/pl_missa_do_vaqueiro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/390/pl_-_normas_e_diretrizes_para_concurso_vitoria_do_mearim.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_da_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/425/pl_-_parcelamento_previm.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/254/requerimento01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/265/requerimento03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/274/requerimento04.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/275/requerimento05.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/276/requerimento06.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/277/requerimento_n072025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/278/requerimento_n082025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/289/requerimento_n092025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/290/requerimento_n102025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/291/requerimento_n112025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_n12.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/297/requerimento_n132025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/299/requerimento_n14.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/308/requerimento_n15.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/310/requerimento_n16.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_n17.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/321/requerimento_n18.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/328/requerimento_n192024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/347/requerimento_n20.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/362/requerimento_n212025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/436/requerimento_gabinet_compartilhado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/437/requerimento_no_27_ze_roberto.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/408/projeto_de_emenda_a_lei_organica_no_01.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_resolucao_01-2025_institui_as_comissoes_permanentes_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_resolucao_no_02_comissao_especial_lei_organica_2.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/404/p_resolucao_9_alienacao_bens_da_camara.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/438/resolucao_alienacao_bens_da_camara.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_resolucao_no_14_horario_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/345/emenda_aditiva_n01.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/346/emenda_modificativa_n01.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2025/360/relatorio_tecnico.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="187.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>