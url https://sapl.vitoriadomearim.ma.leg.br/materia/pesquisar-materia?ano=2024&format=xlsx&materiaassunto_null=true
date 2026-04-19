--- v0 (2026-01-17)
+++ v1 (2026-04-19)
@@ -54,66 +54,66 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Maria Assad</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/185/documento_1.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/185/documento_1.pdf</t>
   </si>
   <si>
     <t>Indicamos a V. Exª.; a real necessidade de se providenciar o mais urgente possível, um terreno para construção de um novo Cemitério para o povoado Coque e lugares vizinhos deste município de Vitória do Mearim, para quer as famílias tenho um local digno para sepultamentos dos seus entes queridos.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Linhares</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a locação ou mesmo construção de um prédio para a Secretaria de Saúde, com a devida acessibilidade, tendo em vista o local onde hoje funciona a Secretaria não possui estes requisitos.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>George Maciel</t>
   </si>
   <si>
     <t>Solicita a limpeza das vias urbanas do Bairro Novo, tais como serviços de capina, limpezas de córregos e galerias de esgoto.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Solicita a reforma e manutenção do espaço utilizado no Beco da Cultura, que funciona como quiosque pra venda de comida e também possui sanitários em péssimos estado de conservação e higiene.</t>
   </si>
@@ -294,351 +294,351 @@
   <si>
     <t>INDICO a V. Exª.; a real necessidade de se providenciar o mais urgente possível, a possibilidade da compra ou locação de um imóvel na capital São Luís Maranhão para funcionar  como CASA DE APOIO do município de vitória do Mearim-MA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Joan Marinho</t>
   </si>
   <si>
     <t>Solicita a criação do Bolsa Atleta.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/186/pl__da_vearadora_maria_assad_1.docx</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/186/pl__da_vearadora_maria_assad_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE NOMEAÇÕES DE CARGOS COMISSIONADOS OU DE FUNÇÕES DE CONFIANÇA PARACONDENADOS POR VIOLÊNCIA CONTRA A MULHER EM ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de reparos adequados na urbanização após a realização de obras de manutenção da rede de distribuição de água e esgoto do município de Vitória do Mearim pela empresa CAEMA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Dispõe sobre prazos e normas para a suspensão dos serviços de internet pelas empresas prestadoras deste serviço no município de Vitória do Mearim-MA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Marcelo da Colônia</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/193/pl_04-2023.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/193/pl_04-2023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A IMPLEMENTAÇÃO DO PROGRAMA DE ORIENTAÇÃO, CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE DA HANSENÍASE NO MUNICÍPIO DE VITORIA DO MEARIM -MA.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Autoriza a Criação do Programa Café da Manhã na Escola.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>RAIMUNDO NONATO EVERTON SILVA</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/197/pl_006.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/197/pl_006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos servidores públicos da administração direta do município de Vitória do Mearim e dá outras providencias.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Autoriza a criação do Dia Municipal do Mototaxista, no Município de Vitória do Mearim.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade para empresas que firmam contrato com o Poder Público Municipal de Vitória do Mearim disporem de um percentual de trinta por cento das vagas á mulheres vítimas de violência domestica.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Hélio Silva</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de colocação de placa informativa de valores e prazos nas obras realizadas pelo município de Vitória do Mearim e dá outras providências</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/204/pl_10_instituto.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/204/pl_10_instituto.pdf</t>
   </si>
   <si>
     <t>Concede subvenção social ao Instituto Nossa Senhora de Nazaré, entidade educacional comunitária, sem fins lucrativo e de utilidade pública, e dá outras providências</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de profissionais Auxiliares de Saúde Bucal.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Hospital Público Municipal Kalil Moisés da Silva , assim também como as unidades básicas de saúde, afixar em lugar visível e acessível ao Público a Lista dos médicos plantonistas e dos demais responsáveis pelo plantão.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE CAPACITAÇÃO E FINANCIAMENTO PARA MULHERES EMPREEDEDORAS EM VITÓRIA DO MEARIM.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_de_lei_-_ldo_2025.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_de_lei_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Helmaceny Gomes</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PUBLICA A ASSOCIAÇÃO DOS TRABALHADORES RURAIS E DA AGRICULTURA FAMILIAR, PESCADORES, ARISQUEIROS, CRIADORES DE PEIXE, PRODUTORES DO MUNICIPIO DE VITÓRIA DO MEARIM E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE EMPREENDEDORISMO FEMININO E O DIA DA MULHER EMPREENDEDORA DE VITÓRIA DO MEARIM.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/234/projeto_de_lei_n17.2024.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/234/projeto_de_lei_n17.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da composição dos membros do Conselho de Segurança Alimentar e Nutricional- COMSEA, Lei nº 527/2021, do Município de Vitória do Mearim de Vitória do Mearim-MA e dá outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema de Segurança Alimentar e Nutricional do Município de Vitória do Mearim, Estado do Maranhão e revoga as Leis nº 527 de 25/08/2021 e nº 623 de 11/06/2024, no Âmbito Nacional de Segurança Alimentar e Nutricional, dos seus componentes e dos parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Institui sobre as Festividades da Missa do Vaqueiro e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Edinaldo Patinho</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de Bíblias nas Escolas Públicas Municipais.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Institui o 2º domingo de junho como o Dia em Homenagem ao farmacêutico Jesus Noberto Gomes, vitoriense e criador do Guaraná Jesus.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/247/pl_22-2024.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/247/pl_22-2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VITÓRIA DO MEARIM PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/248/projeto_de_lei_n_23.2024.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/248/projeto_de_lei_n_23.2024.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração (subsídios) dos Vereadores do Município de Vitória do Mearim – MA, para a Legislatura 2025-2028 e dá outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Solicitação de Criação de Comissão Especial para Acompanhamento de Processos de Contratos e Licitações.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/195/requerimento_02.2024.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/195/requerimento_02.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento para Criação de Comissão Especial de Acompanhamento Financeiro do Instituto de Previdência dos Servidores Públicos de Vitória do Mearim-MA.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Edinaldo Patinho, Hélio Silva, Nonato de Chelo, Oziel Silva, Walder Nolasco</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/203/requerimento_03-2024.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/203/requerimento_03-2024.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO PARALMENTAR DE INQUERITO, COM A FINALIDADE DE INVESTIGAR E APURAR DENUNCIAS ANONIMAS DE IRREGULARIDADES COMETIDAS PELO ATUAL CHEFE DO PODER EXECUTIVO, CONSISTNTES NA AUSENCIA DE REPASSES E CONTRIBUIÇÕES PREVIDENCIARIAS, PATRONAL E FUNCIONAL, AO INSTITUTO DE PREVIDENCIA DO MUNICIPIO DE VITÓRIA DO MEARIM, (PREVIM) DESDE O MES DE JANEIRO DE 2021.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Hélio Silva, Baitó Maciel, Edinaldo Patinho, Oziel Silva, Walder Nolasco</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/212/req_04.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/212/req_04.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO, FINALIDADE DE INVESTIGAR COM A E APURAR DENÚNCIAS ANONIMAS SOBRE A AUSÊNCIA DE FORNECIMENTO REGULAR DE MERENDA ESCOLAR, NO MUNICÍPIO DE VITÓRIA DO MEARIM.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Baitó Maciel, Edinaldo Patinho, Hélio Silva, Oziel Silva, Walder Nolasco</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/213/requerimento_05_000003.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/213/requerimento_05_000003.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE COMISSÃO PARLAMENTAR FINALIDADE DE INQUÉRITO, DE INVESTIGAR COM A E APURAR IRREGULARIDADES APONTADAS PELO TRIBUNAL DE CONTAS DO ESTADO DO MARANHÃO (TCE/MΑ) QUANTO A FRAUDE NA ALIMENTAÇÃO DO CENSO ESCOLAR NA INFORMAÇÃO DE ESCOLAS EM TEMPO INTEGRAL NO MUNICÍPIO DE VITÓRIA DO MEARIM.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>George Maciel, José Linhares, Manuel Machado, Maria Assad</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/214/requerimento_6.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/214/requerimento_6.pdf</t>
   </si>
   <si>
     <t>Requerem a criação da COMISSÃO PARLAMENTAR DE INQUÉRITO nos termo dos arts. 51 e 52 do Regimento Interno desta Casa-Legislativa, com o objetivo d Apurar as Responsabilidades de todos os Gestores Municipais pela falta do repasses das contribuições previdenciárias do ente federativo e descontadas de servidores e irregularidades cometidas desde a criação do Instituto de Previdência dos Servidores Públicos de Vitória do Mearim PREVIM por meio da L Municipal nº 215/2022, ocorrida em 15 de fevereiro de 2002 até 31 de dezembro 2020.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Comissão Parlamentar de Inquérito, com o objetivo de apurar as Responsabilidades de todos os Gestores Municipais pela falta dos repasses das contribuições previdenciárias do ente federativo e descontada dos servidores e irregularidades cometidas a partir do primeiro ano após a criação do Instituto de Previdência dos Servidores Públicos de Vitória do Mearim-MA- PREVIM por meio da Lei Municipal nº215/2022, a partir de 15 de fevereiro de 2003 até 31 de dezembro de 2020.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Vitoriense à Senhora Elzir Oliveira Lindoso.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Vitoriense ao Sr. Ricardo Tadeu Ribeiro Pearce.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Vitoriense para o Sr. Eduardo de Pádua Cruz Sousa.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Vitoriense ao Sr. Moisés Mendes.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/220/resolucao_n_11_cpi_merenda_escolar.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/220/resolucao_n_11_cpi_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Comissão Parlamentar de Inquérito, com a finalidade de investigar e apurar Denúncias Anônimas sobre a Ausência de Fornecimento Regular de Merenda Escolar, no Município de Vitória do Mearim/MA</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/221/resolucao_n_12_cpi_escolas.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/221/resolucao_n_12_cpi_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Comissão Parlamentar de Inquérito, com a finalidade de investigar e apurar irregularidades apontadas pelo Tribunal de Contas do Estado do Maranhão (TCE/MA) quanto a fraude na alimentação do Censo Escolar na informação de Escolas em Tempo Integral no Município de Vitória do Mearim/MA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -945,68 +945,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/185/documento_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/186/pl__da_vearadora_maria_assad_1.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/193/pl_04-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/197/pl_006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/204/pl_10_instituto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_de_lei_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/234/projeto_de_lei_n17.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/247/pl_22-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/248/projeto_de_lei_n_23.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/195/requerimento_02.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/203/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/212/req_04.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/213/requerimento_05_000003.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/214/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/220/resolucao_n_11_cpi_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/221/resolucao_n_12_cpi_escolas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/185/documento_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/186/pl__da_vearadora_maria_assad_1.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/193/pl_04-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/197/pl_006.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/204/pl_10_instituto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_de_lei_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/234/projeto_de_lei_n17.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/247/pl_22-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/248/projeto_de_lei_n_23.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/195/requerimento_02.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/203/requerimento_03-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/212/req_04.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/213/requerimento_05_000003.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/214/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/220/resolucao_n_11_cpi_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2024/221/resolucao_n_12_cpi_escolas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>