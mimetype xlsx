--- v0 (2026-01-17)
+++ v1 (2026-04-19)
@@ -54,426 +54,426 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aleilson Santos</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de instalação de ecopontos para coleta seletiva de lixo de várias naturezas.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Moaci Cesar (Cebola)</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/14/03-2023_indica_a_construcao_de_uma_base_para_caixa_d_agua.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/14/03-2023_indica_a_construcao_de_uma_base_para_caixa_d_agua.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A NCESSECIDADE DE REPARO OU CONSTRUÇÃO DE UMA BASE PARA CAIXA D'ÁGUA DO POVOADO SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/15/04-2023_indica_a_recuperacao_da_estrada_vicinal.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/15/04-2023_indica_a_recuperacao_da_estrada_vicinal.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO E MELHORAMENTO DA ESTRADA VICINAL QUE DÁ ACESSO AO POVOADO ARRAIAL DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Edinaldo Patinho</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA FEITA OBRAS DE REFORMAS NO GINASIO POLIESPORTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Walder Nolasco</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_06-23.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_06-23.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ESTABELEÇA NORMAS PARA QUE O ACESSO AO BECO AO LADO DO ISNTITUTO NOSSA SENHORA DE NAZARÉ SEJA RESTRITO AO USO DA ESCOLA.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Jonath Lopes</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A INSTALAÇÃO DE UMA UNIDADE FIXA DO PROCON EM EM VITÓRIA DO MEARIM.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE VIABILIZE PROJETO PARA INSTALAÇÃO DE CONDICIONADORES DE AR NAS SALAS DE AULA DAS ESCOLAS MUNICIPAIS DA AREA URBANA E RURAL DO MUNICIPIO DE VITÓRIA DO MEARIM.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Marcelo da Colônia</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que viabilize construção de galerias para escoamento de águas pluviais e esgoto no Bairro Novo nesta cidade.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Baitó Maciel</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/32/10-2023_solicita_distribuicao_de_cesta_basicas.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/32/10-2023_solicita_distribuicao_de_cesta_basicas.pdf</t>
   </si>
   <si>
     <t>Solicita distribuição de Cestas Básicas no povoado Paiol e demais áreas afetadas pelas cheias no município de Vitória do Mearim.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/33/11-2023_solicita_que_seja_feito_obras_de_recuperacao_da_estrada_vicinal.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/33/11-2023_solicita_que_seja_feito_obras_de_recuperacao_da_estrada_vicinal.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito obras de recuperação da estrada vicinal do povoado Engenho Grande.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/38/12-2023_indica_a_contratacao_de_bombeiros_civis.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/38/12-2023_indica_a_contratacao_de_bombeiros_civis.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de contratação de Bombeiro Civil para monitoramento da Orla do Rio Mearim neste período de cheias.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Kristhiano Falcão</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_escola_militar.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_escola_militar.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE VIABILIZE A INSTALAÇÃO DE UMA ESCOLA MILITAR NO POVOADO COQUE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/42/indicacao_14.2023_reforma_da_rua_jose_orlando_bairro_campinas.docx</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/42/indicacao_14.2023_reforma_da_rua_jose_orlando_bairro_campinas.docx</t>
   </si>
   <si>
     <t>Indica a necessidade de melhoramentos e pavimentação da Rua Cel. Sebastião Sampaio no bairro Campina nesta cidade.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Célio do Conjunto</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_16.2023_pavimentacao_dos_conjuntos.docx</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_16.2023_pavimentacao_dos_conjuntos.docx</t>
   </si>
   <si>
     <t>Solicita Pavimentação para os Bairros: Conjunto Nova Vitória; Vila Reginaldo; Vila União; Vila Vamesa e Vila Ribamar.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_17_aleilson_assinado.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_17_aleilson_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito ao executivo a aquisição de sementes de (melancia e milho) aos agricultores e produtores rurais da região do Japão e todo município.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>José Linhares</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_18_linhares_sec_pesca_assinado.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_18_linhares_sec_pesca_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de criação da Secretaria da Pesca no Município de Vitória do Mearim.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_19_linhares_kits_de_pesca_assinado.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_19_linhares_kits_de_pesca_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que faça doação de kits de pescas aos pescadores do Município de Vitória do Mearim.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_20.2023_ruas_esburacadas.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_20.2023_ruas_esburacadas.pdf</t>
   </si>
   <si>
     <t>Recuperação em todas as Ruas da cidade que encontram-se esburacadas.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_21._2023_reativacao_da_escolinha_de_futebol.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_21._2023_reativacao_da_escolinha_de_futebol.pdf</t>
   </si>
   <si>
     <t>Solicita a reativação da Escolinha de Futebol.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a necessidade de realização de Concurso Público.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Janio Batalha</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_23_rejanio_estrada_do_japao.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_23_rejanio_estrada_do_japao.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que proceda obras de reparo e manutenção da estrada vicinal da Região do Japão.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_24_aleilson_jose_nery_da_costa_assinado.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_24_aleilson_jose_nery_da_costa_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a recuperação da Avenida José Nery da Costa , Bairro Campina.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>George Maciel</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_25_limpeza_das_ruas_bairro_novo_e_vila_uniao.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_25_limpeza_das_ruas_bairro_novo_e_vila_uniao.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie limpeza nas Ruas do Bairro Novo e Vila União nesta cidade.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_26_estrada_vicinais_que_ligam_a_coque.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_26_estrada_vicinais_que_ligam_a_coque.pdf</t>
   </si>
   <si>
     <t>Indica que sejam feitas melhorias das ruas do Povoado Coque e nas estradas que ligam Coque as comunidades de Ipixuna, Paiol e Boca do Campo.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_27_valor_da_carne.docx</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_27_valor_da_carne.docx</t>
   </si>
   <si>
     <t>Que seja reajustado o preço da carne em nosso município.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_28_ruas_santo_antonio_e_travessas.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_28_ruas_santo_antonio_e_travessas.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a pavimentação asfáltica da Rua Santo Antônio e travessas, localizadas no bairro Manijituba.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_29_ampliacao_da_estrada_do_japao.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_29_ampliacao_da_estrada_do_japao.pdf</t>
   </si>
   <si>
     <t>Ampliação da estrada vicinal do Japão, com construção de quatro pontes.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_30_substituicao_de_boeira_por_galeria_no_igarape_da_bucanha.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_30_substituicao_de_boeira_por_galeria_no_igarape_da_bucanha.pdf</t>
   </si>
   <si>
     <t>Substituição de uma bueira por galeria no Igarapé da bucanha localizada na estrada do Japão.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Solicito ao executivo a reforma da ponte sobre o igarapé do puraqueu, na rua da faveira.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja resolvido a situação da estrada que liga ao povoado Buriti neste município.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Indica ao Prefeito Raimundo Nonato Everton Silva, para que  seja construído um muro com grade de proteção, a colocação de seis bancos de acentos e quatro postes com luminárias na escola do povoado Jaguary.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que inclua na política de geração de emprego e renda as costureiras de cada região do município para confecção dos fardamentos escolares que serão distribuídos aos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/74/indicacao_35_casa_de_farinha_braco_cumprido.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/74/indicacao_35_casa_de_farinha_braco_cumprido.pdf</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE BUSQUE MEIOS PARA FAZER VALER O DIREITO DA POPULAÇÃO DO POVOADO BRAÇO COMPRIDO NO SETINDO DE REFORMAR E AMPLIAR A CASA DE FARINHA BEM COMO A AQUISIÇÃO DE EQUIPAMENTOS QUE SÃO NESCESSARIOS AO BOM FUCIONAMENTO DAQUELA CASA DE FARINHA.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_linhares_36.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_linhares_36.pdf</t>
   </si>
   <si>
     <t>INDICO A NECESSIDADE DE REFORMAS NA ESTRADA VICINAL DO POVOADO  BRAÇO COMPRIDO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Solicito a reforma e ampliação  da Creche Escola Municipal São Francisco nesta cidade</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Requer ao Executivo que envie a esta Casa, o Projeto de Lei que implementa o Piso Salarial da Enfermagem no âmbito do município.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>39</t>
   </si>
@@ -555,207 +555,207 @@
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Solicita um Gerador de Energia para o Hospital Municipal Kalil Moisés da Silva.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie melhoramento na iluminação publica na AV. Carlos Raimundo Figueiredo nesta cidade.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Hélio Silva</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que firme convenio com o Ministério da Saúde para implantação do serviço público de saúde especializado na atenção pré-hospitalar às urgências (SAMU) no município de Vitória do Mearim</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_51.2023_helmaceny.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_51.2023_helmaceny.pdf</t>
   </si>
   <si>
     <t>Solicita o Calçamento da Rua Coronel Gomes, localizada no Bairro Tapuitapera, nesta cidade.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_52.2023_linhares.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_52.2023_linhares.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um posto de saúde no Povoado Arraial, zona rural desta cidade.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Solicita a Construção de uma nova Escola para o Povoado Arraial, sendo esta construída em um local que não sofra com alagamento no período das cheias do Rio Mearim.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Solicita a Reforma do Terminal Rodoviário, com a substituição das lâmpadas e também dos bancos com acentos mais confortáveis.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Maria Assad</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/108/indicacao_55.2023_maria_assad.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/108/indicacao_55.2023_maria_assad.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um Posto de Saúde no Povoado Vila Nova, para atendimento da população local, Caçuáda e comunidades circunvizinhas.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/109/indicacao_56.2023_maria_assad.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/109/indicacao_56.2023_maria_assad.pdf</t>
   </si>
   <si>
     <t>Solicita imediatas providências junto ao Departamento Nacional de Infraestrutura e Transporte-DNIT, com relação a instalação de 02 (dois) semáforos com redutores de velocidades na BR 222, na cidade de Vitória do Mearim-MA. Sendo assim, 01 na Praça da Santa e o outro no Povoado Coque, ambos nas proximidades dos locais ondem acontecem as feiras livres, e há grande movimentação de pedestres.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/110/indicacao_57.2023_maria_assad.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/110/indicacao_57.2023_maria_assad.pdf</t>
   </si>
   <si>
     <t>Solicita providências da porcentagem da taxa da CIP- Iluminação Pública do Municipio de Vitória do Mearim-MA, aos Projetos Sociais e Entidades, tais como: Programa Juvenil "Anjos de Fogo" de Coque, Escolinha Municipal de Futebol de Vitória do Mearim, Casa OAMI e o Colégio Militar do Corpo de Bombeiros-2 de julho-Unidade XXXIV.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/112/indicacao_58.2023_helmaceny.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/112/indicacao_58.2023_helmaceny.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma escola no bairro Conjunto do Hélio.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/113/indicacao_59.2023_helmaceny.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/113/indicacao_59.2023_helmaceny.pdf</t>
   </si>
   <si>
     <t>Solicita a Construção de uma Praça, localizada na BR 222 em frente ao Posto Bandeirante, e denominá-la Praça da Bíblia.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/115/indicacao_60.2023_baito.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/115/indicacao_60.2023_baito.pdf</t>
   </si>
   <si>
     <t>Solicita terraplanagem, colocação de piçarra, canaletas na rua principal que dá acesso ao Assentamento do Povoado Coque.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/116/indicacao_61.2023_baito.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/116/indicacao_61.2023_baito.pdf</t>
   </si>
   <si>
     <t>Poço artesiano na localidade Sítio Novo, no povoado Coque</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/118/indicacao_62.2023_maria_assad.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/118/indicacao_62.2023_maria_assad.pdf</t>
   </si>
   <si>
     <t>Indica que através da Secretaria de Saúde, seja viabilizado a realização anual de um "mutirão multidiciplinar" nas escolas municipais e estaduais, afim de identificar possíveis problemas de saúde nas crianças e adolescentes.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/119/indicacao_63.2023_maria_assad.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/119/indicacao_63.2023_maria_assad.pdf</t>
   </si>
   <si>
     <t>Solicita a realização da operação "tapa buracos" nas ruas do Povoado Coque e Assentamento.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/123/indicacao_64.2023_helmaceny.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/123/indicacao_64.2023_helmaceny.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o asfalto para as ruas do bairro Vila União, nesta cidade.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/125/indicacao_65.3023_linhares.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/125/indicacao_65.3023_linhares.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um Mutirão da Limpeza pelas ruas da cidade, com capina e pinturas de meio-fio, especialmente no trajeto feito pela Procissão do Festejo de Nossa Senhora de Nazaré, que já se aproxima o inicio das Festividades.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/126/indicacao_66.2023_linhares.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/126/indicacao_66.2023_linhares.pdf</t>
   </si>
   <si>
     <t>Solicita que juntamente com a limpeza das ruas seja providenciado a substituição de luminárias que estejam com defeito ou com baixa luminosidade, para garantir vias mais iluminadas.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/127/indicacao_67.2023_linhares.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/127/indicacao_67.2023_linhares.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito melhorias em toda a Rua Sebastião Sampaio, bairro centro, nesta cidade.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Solicita a Criação do Bolsa Família Municipal.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Solicita que seja feita a sinalização adequada em toda a zona urbana, assim também como placas de identificação das Ruas.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Manuel Machado</t>
   </si>
   <si>
     <t>Solicita o calçamento da Rua Senador Lopes Gonçalves.</t>
   </si>
@@ -834,60 +834,60 @@
   <si>
     <t>Solicita limpeza e Construção de Poços Artesianos no Povoado Arroz deste municipio.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação do Programa Vale Gás Social.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Solicita Instalação de Posto da Polícia Militar na Região do Japão, Vitória do Mearim - MA.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/151/doc-20231004-wa0053..pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/151/doc-20231004-wa0053..pdf</t>
   </si>
   <si>
     <t>Solicita melhoramentos incluindo calçamento da rua principal do povoado Louro, Mato Grosso.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/152/doc-20231004-wa0054..pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/152/doc-20231004-wa0054..pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na iluminação do cemitério do povoado Coque</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Solicita a Construção de uma Praça com parque infantil, quiosques e academia ao ar livre, com a localização na Avenida Brasília, no terreno ao lado do Ginásio Poliesportivo Dico Dutra, no bairro Poeirão.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Solicita a Construção de uma Praça com parque infantil, quiosques e academia ao ar Livre, com a localização em frente ao Luis da Estral, estrada de Viana, bairro Alto São Francisco.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Solicita a complementação da iluminação da Avenida Carlos Raimundo Figueredo, em frente ao Hospital Kalil, até a esquina da Rua Urbano Santos, e também a colocação de bancos com acentos, no Calçadão da Escola CEMA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
@@ -994,432 +994,432 @@
   <si>
     <t>Solicita a Construção de uma Praça com Parque infantil, quadra poliesportiva e academia ao ar livre no Povoado São Félix.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Solicita a construção de uma Praça com parque infantil, quadra poliesportiva e a academia ao ar livre no Povoado São Lourenço.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Solicita que seja colocado quebra-molas, no trecho da BR222 que liga do Posto Campeão ao Conjunto Nova Vitória.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/34/pedido_de_providencia-2023_.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/34/pedido_de_providencia-2023_.pdf</t>
   </si>
   <si>
     <t>Solicita providências urgentes em relação à falta de fornecimento de energia elétrica no povoado Passagem da Areia neste município.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/107/pedido_de_providencia_02.2023_baito.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/107/pedido_de_providencia_02.2023_baito.pdf</t>
   </si>
   <si>
     <t>Solicita Sanção de Projetos de leis de autoria dos vereadores</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>RAIMUNDO NONATO EVERTON SILVA</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/7/pl_-_pagamento_com_transferencia_de_propriedade_imovel_para_o_previm_2.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/7/pl_-_pagamento_com_transferencia_de_propriedade_imovel_para_o_previm_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DAÇÃO EM PAGAMENTO COM TRANSFERÊNCIA DE PROPRIEDADE IMÓVEL PARA O INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE VITÓRIA DO MEARIM – MA A TÍTULO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/8/pl_03-23.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/8/pl_03-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da assessoria técnica aos conselhos municipais de Vitória do Mearim e dá outras providencias.</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DO ARTISTAS VITORIENSES CIRINEU APOLINÁRIO COELHO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/10/pl_05_conselho_municipal_de_meio_ambiente-cmmrh.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/10/pl_05_conselho_municipal_de_meio_ambiente-cmmrh.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da lei 506/2021 que dispõe sobre a criação do Conselho Municipal do Meio Ambiente e Recursos Hídricos- CMMRH- estabelece diretrizes das políticas ambientalistas e dá outras providências.</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da lei 503/2021 Cria o Fundo Municipal do Meio Ambiente – FMMA- do Município de Vitória do Mearim, institui seu Conselho gestor e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/12/pl_07_de_criacao_da_semana_muniicpal_do_meio_ambiente.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/12/pl_07_de_criacao_da_semana_muniicpal_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Cria a Semana Municipal do Meio Ambiente de Vitória do Mearim.</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de escola técnica municipal custeado com recursos do CFEM.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/27/pl_09_2023.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/27/pl_09_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso a informações, previsto no inciso XXXIII do art. 37 e no § 2º do art. 216 da Constituição Federal e na Lei Federal 12.527 de 18 de novembro de 2011, cria o serviço de informação ao cidadão no âmbito municipal e dá outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/35/pl_10.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/35/pl_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de no mínimo 10% (dez por cento) das vagas destinadas para estagiário aos portadores de deficiência nos órgãos da administração pública direta e indireta do município e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/36/pl_11.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/36/pl_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de contratação de pessoas em situação de desemprego por mais de 02 (dois) anos ou em situação de rua, pelas empresas vencedoras de licitação pública no município de Vitória do Mearim.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/37/pl_12.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/37/pl_12.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial Municipal o Dia da Conscientização do Autismo e determina o mês de abril como mês azul   de conscientização deste transtorno.</t>
   </si>
   <si>
     <t>Baitó Maciel, Célio do Conjunto, Edinaldo Patinho, George Maciel, Hélio Silva, Helmaceny Gomes, Manuel Machado, Marcelo da Colônia, Maria Assad, Nonato de Chelo, Oziel Silva, Walder Nolasco</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/39/pl_13-2023.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/39/pl_13-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da tabela de valores para cobrança da Contribuição de Iluminação Publica - CIP discriminado no ART. 3º de Lei Municipal nº 537/2021.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/44/pl_014_de_12_de_abril_de_2023.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/44/pl_014_de_12_de_abril_de_2023.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a identificação para acesso às unidades escolares do município de Vitória do Mearim e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_da_ldo_2024.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_da_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispões sobre as diretrizes para elaboração da Lei Orçamentaria Anual para Exercício Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/57/pl_16_moaci_cesar.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/57/pl_16_moaci_cesar.pdf</t>
   </si>
   <si>
     <t>Dá nome a Praça localizada no Povoado São Lourenço de "Praça São Lourenço".</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/72/pl_abertua_de_credito_especial_2023.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/72/pl_abertua_de_credito_especial_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial a Lei Orçamentária Anual – LOA nº 588/2022, para atender as demandas orçamentárias da SECRETARIA MUNICIPAL DA MULHER, FUNDO MUNICIPAL DOS DIREITOS DA MULHER, SECRETARIA MUNICIPAL DE ESPORTE E LAZER, FUNDO MUNICIPAL DE ESPORTE E LAZER, FUNDO MUNICIPAL DO MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL, FUNDO MUNICIPAL DA INFÂNCIA E ADOLESCÊNCIA – FIA e Ação para transferência de recursos oriundos de Emenda Parlamenta para a COMUNIDADE TERAPÊUTICA RESGATRE DE VIDAS.</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da propaganda volante no âmbito do município de Vitória do Mearim.</t>
   </si>
   <si>
     <t>Dispõe sobre Política pública do Município de Vitória do Mearim-MA, para garantia, Proteção e ampliação dos Direitos das pessoas com transtorno do espectro Autista (TEA) e seus familiares e dá outras providências</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE ESCOLAS AGRÍCOLAS NAS COMUNIDADES DOS POVOADOS DA REGIÃO  JAPÃO E DOS POVOADOS DA REGIÃO DE  COQUE NO MUNICIPIO DE VITÓRIA DO MEARIM, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_de_lei_21.2023_linhares.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_de_lei_21.2023_linhares.pdf</t>
   </si>
   <si>
     <t>Denomina de EDSON MATOS CARDOSO a Escola Municipal do povoado Juaçaral das Margaridas neste municipio</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_22.2023_helmaceny.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_22.2023_helmaceny.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Dia Municipal da Bíblia, a ser comemorado no segundo domingo do mês de Dezembro.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/105/projeto_de_lei_n23.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/105/projeto_de_lei_n23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 195/2001, bem como a instituição do Conselho Municipal de Desenvolvimento Rural Sustentável- CMDRS, e dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/106/pl24_-_criacao_da_ouvidoria.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/106/pl24_-_criacao_da_ouvidoria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA NA CÂMARA MUNICIPAL DE VITÓRIA DO MEARIM – MA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/111/pl_25_-_criacao_da_controladoria.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/111/pl_25_-_criacao_da_controladoria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Controladoria Geral da Câmara Municipal de Vitoria do Mearim, nos termos dos artigos 31, 70 e 74 da Constituição Federal e artigo 54, parágrafo único e artigo 59, ambos da Lei Complementar no 101/2000 Lei de Responsabilidade Fiscal, do Artigo 17 da Lei Orgânica do Município de Vitoria do Mearim e dá outras providências</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_lei_paulo_gustavo_1.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_lei_paulo_gustavo_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO, DO EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/121/projeto_de_lei_n27.2023_maria_assad.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/121/projeto_de_lei_n27.2023_maria_assad.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade de banheiros públicos masculinos e femininos, nas dependências internas das Agências bancárias, supermercados e lojas de eletrodomésticos, e dá outras providências.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Dá nome a Feira do Produtor de Vitória do Mearim, de Antonio Duarte Cantanhede.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Programa Vale Gás Social.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Dispõe sobra a Isenção do Pagamento da CIP-Contribuição de Iluminação Pública, aos idosos e aposentados Rurais com idade igual ou superior a 65 anos de idade.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da remoção dos cabos e fiação aérea excedentes e sem uso instalados por prestadoras de serviços que operem no município.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/135/pl_32_abertura_de_credito_adicional_especial_piso_enfermagem.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/135/pl_32_abertura_de_credito_adicional_especial_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO, EXERCÍCIO DE 2023, PARA O ATENDIMENTO DA PORTARIA GM Nº 1.135/2023, QUE TRATA DO REPASSE DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DA UNIÃO DESTINADA AO CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMAGEM, BEM COMO SEUS CRITÉRIOS DE PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_-_escola_militar.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_-_escola_militar.pdf</t>
   </si>
   <si>
     <t>Estabelece o sistema de ensino do Colégio do Corpo de Bombeiros Militar na Escola Municipal Maria Celeste Barros e cria os cargos de pessoal para compor o quadro organizacional da Unidade XXXIV do Colégio Militar 2 de julho e dá outras providências.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_lei_loa_2024.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_lei_loa_2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE VITÓRIA DO MEARIM PARA O EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/160/pl_35.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/160/pl_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal 527/2021 que criou o Conselho de Segurança Alimentar e Nutricional COMSEA e dá outras providencias.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_36.2023_agente_endemias.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_36.2023_agente_endemias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Plano de Cargos e Carreiras e Remuneração dos Cargos de Agente Comunitário de Saúde e de Agente de Combate às Edemias, da Prefeitura Municipal de Vitória do Mearim-MA, estabelece normas gerais de enquadramento, institui tabela de vencimento e dá outras providências.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Determina a instalação de biombos, portas eletrônicas detectoras de metais e equipamentos digitais e filmagem nas agências, salas de auto-atendimento bancário, em todo o Estado do Maranhão e dá outras providências.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Cria novo cargo e modifica os números de vagas de cargo de provimento efetivo que menciona na estrutura da educação do município de Vitória do Mearim, alterando as  Leis Anteriores e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/40/solicitar_a_instalacao_da_guarda_municipal_em_nosso_municipio.docx</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/40/solicitar_a_instalacao_da_guarda_municipal_em_nosso_municipio.docx</t>
   </si>
   <si>
     <t>Solicita a reinstalação da Guarda Municipal em nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_linhares_03_matadouro_assinado.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_linhares_03_matadouro_assinado.pdf</t>
   </si>
   <si>
     <t>Requer ao executivo municipal que estabeleça decreto de regulamentação do matadouro pulico municipal com base na Lei Municipal 281, de 12 de julho de 2006, que dispõe sobre o serviço de marchantaria, organiza o matadouro municipal e dá outras providências.</t>
   </si>
   <si>
     <t>Requer ao Executivo que busque informações sobre o Processo de Precatório FUNDEF do Município de Vitória do Mearim-MA. Ademais, requeiro que diligencie no sentido de junto ao Governo Federal colocar os valores a receber para o Orçamento de 2024 da União. Certo que esse valor irá engrandecer a classe dos professores e valorizar a rede de ensino Municipal</t>
   </si>
   <si>
     <t>Requerimento para convite ao Secretário Municipal de Saúde para participação em sessão da Camara Municipal</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Solicita à Mesa Diretora que todas as Votações sejam feitas de forma Nominal.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Requer que a Mesa Diretora criei uma Comissão Especial para acompanhamento do processo de licitação e contratos da Prefeitura Municipa de Vitória do Mearim-MA</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Requer convocação do Secretário Municipal de Educação a fim de que este preste esclarecimentos sobre o relatório recentemente divulgado pelo Tribunal de Contas do Estado do Maranhão, que apura supostas irregularidades na implantação de escolas em tempo integral.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Dispõe sobre o Veto do Executivo ao Projeto de Lei 13/2023 que Altera o Anexo Único da tabela de valores para cobrança da Contribuição de Iluminação Pública - CIP discriminado no Art. 3º de Lei Municipal nº 537/2021.</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/21/resolucao_legislativa_01.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/21/resolucao_legislativa_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e instalação das Comissões Permanentes da Câmara Municipal de Vitoria do Mearim para o período legislativo de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_resolucao_legislativo_02-2023.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_resolucao_legislativo_02-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Processo Legislativo Eletrônico no âmbito da Câmara Municipal de Vitória do Mearim/MA, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_resolucao_legislativa_003.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_resolucao_legislativa_003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e instalação das Comissões Permanentes da Câmara Municipal de Vitoria do Mearim para o período legislativo de 2023</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_resolucao_n04.2023_helmaceny.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_resolucao_n04.2023_helmaceny.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Vitoriense para o Pastor Presidente da Assembleia de Deus em Vitória do Mearim, o Sr. Osvanildo Farias de Albuquerque.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/91/projeto_de_resolucao_n05.2023_helmaceny.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/91/projeto_de_resolucao_n05.2023_helmaceny.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Vitoriense para o Pastor Moisés Loreno Amurim.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_resolucao_n06.2023_helmaceny.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_resolucao_n06.2023_helmaceny.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Vitoriense para o Dr. Samuel Barreto de Carvalho Pereira.</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_resolucao_n07.2023_helmaceny.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_resolucao_n07.2023_helmaceny.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Vitoriense à Senhora Maria Setubal Learte, Professora atuante a muitos anos em nosso Municipio.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Vitoriense para o Pastor Pedro Cardoso Lindoso.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Vitoriense a Sra. Tânia do Espírito Santo Vieira Silva.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_resolucao_procuraoria_da_mulher.pdf</t>
+    <t>http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_resolucao_procuraoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Institui a Procuradoria da Mulher no âmbito da Câmara Municipal de Vitória do Mearim - MA e dá outras providências.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Vitoriense ao Pastor Everaldo Guedes Vieira Júnior..</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Vitoriense ao Sr. Carlos Ribeiro.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Ronan Rithelle Pereira Rodrigues.</t>
   </si>
   <si>
     <t>167</t>
   </si>
@@ -1762,68 +1762,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/14/03-2023_indica_a_construcao_de_uma_base_para_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/15/04-2023_indica_a_recuperacao_da_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_06-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/32/10-2023_solicita_distribuicao_de_cesta_basicas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/33/11-2023_solicita_que_seja_feito_obras_de_recuperacao_da_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/38/12-2023_indica_a_contratacao_de_bombeiros_civis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/42/indicacao_14.2023_reforma_da_rua_jose_orlando_bairro_campinas.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_16.2023_pavimentacao_dos_conjuntos.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_17_aleilson_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_18_linhares_sec_pesca_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_19_linhares_kits_de_pesca_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_20.2023_ruas_esburacadas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_21._2023_reativacao_da_escolinha_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_23_rejanio_estrada_do_japao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_24_aleilson_jose_nery_da_costa_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_25_limpeza_das_ruas_bairro_novo_e_vila_uniao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_26_estrada_vicinais_que_ligam_a_coque.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_27_valor_da_carne.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_28_ruas_santo_antonio_e_travessas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_29_ampliacao_da_estrada_do_japao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_30_substituicao_de_boeira_por_galeria_no_igarape_da_bucanha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/74/indicacao_35_casa_de_farinha_braco_cumprido.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_linhares_36.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_51.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_52.2023_linhares.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/108/indicacao_55.2023_maria_assad.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/109/indicacao_56.2023_maria_assad.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/110/indicacao_57.2023_maria_assad.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/112/indicacao_58.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/113/indicacao_59.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/115/indicacao_60.2023_baito.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/116/indicacao_61.2023_baito.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/118/indicacao_62.2023_maria_assad.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/119/indicacao_63.2023_maria_assad.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/123/indicacao_64.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/125/indicacao_65.3023_linhares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/126/indicacao_66.2023_linhares.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/127/indicacao_67.2023_linhares.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/151/doc-20231004-wa0053..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/152/doc-20231004-wa0054..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/34/pedido_de_providencia-2023_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/107/pedido_de_providencia_02.2023_baito.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/7/pl_-_pagamento_com_transferencia_de_propriedade_imovel_para_o_previm_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/8/pl_03-23.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/10/pl_05_conselho_municipal_de_meio_ambiente-cmmrh.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/12/pl_07_de_criacao_da_semana_muniicpal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/27/pl_09_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/35/pl_10.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/36/pl_11.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/37/pl_12.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/39/pl_13-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/44/pl_014_de_12_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_da_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/57/pl_16_moaci_cesar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/72/pl_abertua_de_credito_especial_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_de_lei_21.2023_linhares.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_22.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/105/projeto_de_lei_n23.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/106/pl24_-_criacao_da_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/111/pl_25_-_criacao_da_controladoria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_lei_paulo_gustavo_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/121/projeto_de_lei_n27.2023_maria_assad.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/135/pl_32_abertura_de_credito_adicional_especial_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_-_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_lei_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/160/pl_35.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_36.2023_agente_endemias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/40/solicitar_a_instalacao_da_guarda_municipal_em_nosso_municipio.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_linhares_03_matadouro_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/21/resolucao_legislativa_01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_resolucao_legislativo_02-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_resolucao_legislativa_003.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_resolucao_n04.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/91/projeto_de_resolucao_n05.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_resolucao_n06.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_resolucao_n07.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_resolucao_procuraoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/14/03-2023_indica_a_construcao_de_uma_base_para_caixa_d_agua.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/15/04-2023_indica_a_recuperacao_da_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/22/indicacao_06-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/32/10-2023_solicita_distribuicao_de_cesta_basicas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/33/11-2023_solicita_que_seja_feito_obras_de_recuperacao_da_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/38/12-2023_indica_a_contratacao_de_bombeiros_civis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/41/indicacao_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/42/indicacao_14.2023_reforma_da_rua_jose_orlando_bairro_campinas.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/45/indicacao_16.2023_pavimentacao_dos_conjuntos.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/50/indicacao_17_aleilson_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/51/indicacao_18_linhares_sec_pesca_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/52/indicacao_19_linhares_kits_de_pesca_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/54/indicacao_20.2023_ruas_esburacadas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/55/indicacao_21._2023_reativacao_da_escolinha_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/61/indicacao_23_rejanio_estrada_do_japao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/49/indicacao_24_aleilson_jose_nery_da_costa_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/62/indicacao_25_limpeza_das_ruas_bairro_novo_e_vila_uniao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/63/indicacao_26_estrada_vicinais_que_ligam_a_coque.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/64/indicacao_27_valor_da_carne.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/65/indicacao_28_ruas_santo_antonio_e_travessas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/66/indicacao_29_ampliacao_da_estrada_do_japao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/67/indicacao_30_substituicao_de_boeira_por_galeria_no_igarape_da_bucanha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/74/indicacao_35_casa_de_farinha_braco_cumprido.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/75/indicacao_linhares_36.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/101/indicacao_51.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/102/indicacao_52.2023_linhares.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/108/indicacao_55.2023_maria_assad.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/109/indicacao_56.2023_maria_assad.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/110/indicacao_57.2023_maria_assad.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/112/indicacao_58.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/113/indicacao_59.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/115/indicacao_60.2023_baito.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/116/indicacao_61.2023_baito.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/118/indicacao_62.2023_maria_assad.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/119/indicacao_63.2023_maria_assad.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/123/indicacao_64.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/125/indicacao_65.3023_linhares.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/126/indicacao_66.2023_linhares.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/127/indicacao_67.2023_linhares.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/151/doc-20231004-wa0053..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/152/doc-20231004-wa0054..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/34/pedido_de_providencia-2023_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/107/pedido_de_providencia_02.2023_baito.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/7/pl_-_pagamento_com_transferencia_de_propriedade_imovel_para_o_previm_2.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/8/pl_03-23.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/10/pl_05_conselho_municipal_de_meio_ambiente-cmmrh.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/12/pl_07_de_criacao_da_semana_muniicpal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/27/pl_09_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/35/pl_10.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/36/pl_11.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/37/pl_12.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/39/pl_13-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/44/pl_014_de_12_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_da_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/57/pl_16_moaci_cesar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/72/pl_abertua_de_credito_especial_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_de_lei_21.2023_linhares.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_22.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/105/projeto_de_lei_n23.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/106/pl24_-_criacao_da_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/111/pl_25_-_criacao_da_controladoria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_lei_paulo_gustavo_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/121/projeto_de_lei_n27.2023_maria_assad.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/135/pl_32_abertura_de_credito_adicional_especial_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/153/projeto_de_lei_-_escola_militar.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_lei_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/160/pl_35.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_36.2023_agente_endemias.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/40/solicitar_a_instalacao_da_guarda_municipal_em_nosso_municipio.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_linhares_03_matadouro_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/21/resolucao_legislativa_01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_resolucao_legislativo_02-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/83/projeto_de_resolucao_legislativa_003.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_resolucao_n04.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/91/projeto_de_resolucao_n05.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_resolucao_n06.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_resolucao_n07.2023_helmaceny.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/sapl/public/materialegislativa/2023/128/projeto_de_resolucao_procuraoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vitoriadomearim.ma.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="172.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>